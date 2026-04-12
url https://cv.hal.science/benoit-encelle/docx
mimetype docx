--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -100,365 +100,365 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fine-grained reading dashboards for online course revision</w:t>
+                <w:t xml:space="preserve">Leveraging Learners’ Activity Logs for Course Reading Analytics Using Session-Based Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Encelle</w:t>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
+                <w:t xml:space="preserve">Azzeddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Technology Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (6), pp.3165--3186. </w:t>
+              <w:t xml:space="preserve">International journal of technology enhanced learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.53-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11423-020-09814-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJTEL.2020.103815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911561v1</w:t>
+                <w:t xml:space="preserve">hal-01984011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A User-Centered Approach to Design a Mobile Application for Chronic Pain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingdong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81 (1-4), pp.24-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18280/mmc_c.811-405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Learners’ Activity Logs for Course Reading Analytics Using Session-Based Indicators</w:t>
+                <w:t xml:space="preserve">Towards fine-grained reading dashboards for online course revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzeddine Maredj</w:t>
+                <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of technology enhanced learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.53-78. </w:t>
+              <w:t xml:space="preserve">Educational Technology Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (6), pp.3165--3186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJTEL.2020.103815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11423-020-09814-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984011v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multidimensional Data Acquisition as a Preliminary Step to the Secondary Prevention of the Loss of Autonomy for Patients with Traumatic Injury and Stroke: An AMISIA Pilot Study</w:t>
               </w:r>
@@ -496,51 +496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41 (6), pp.316-320. </w:t>
@@ -591,64 +591,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Artificial Companions learning from users' feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (2), pp.69-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -695,51 +695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video enrichment for sensory impaired people: Design issues and pilot studies on perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -771,2185 +771,2142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMML: Braille Music Markup Language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Personalization of XML Content Browsing Based on User Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Javier Asensio</w:t>
+                <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Information Systems Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Access Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1-2: Accessibility to Library-Related Services), pp.193-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15367960802301010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437643v1</w:t>
+                <w:t xml:space="preserve">hal-01538160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalization of XML Content Browsing Based on User Preferences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">BMML: Braille Music Markup Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sèdes</w:t>
+                <w:t xml:space="preserve">Bachelin Ralalason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Asensio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Access Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Open Information Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.123-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538160v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Additive Design: An Empirical Taxonomy of Multimodal STEM Accessibility Systems</w:t>
+                <w:t xml:space="preserve">The Verification Gap in AI Accessibility: A Meta-Analysis of Architectural Paradigms and Agency Deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2026 CHI Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of the 23rd International Web for All Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530653v1</w:t>
+                <w:t xml:space="preserve">hal-05530676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Verification Gap in AI Accessibility: A Meta-Analysis of Architectural Paradigms and Agency Deficits</w:t>
+                <w:t xml:space="preserve">The Technical Capability Fallacy: A Case for Pedagogy-Centered Design in Assistive STEM Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd International Web for All Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">CSEDU2026: 18th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530676v1</w:t>
+                <w:t xml:space="preserve">hal-05571785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation in Learning Analytics Dashboards: a Systematic Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Beyond Additive Design: An Empirical Taxonomy of Multimodal STEM Accessibility Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Supported Education (CSEDU 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2026 CHI Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743366v1</w:t>
+                <w:t xml:space="preserve">hal-05530653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating learning dashboards adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A Survey about Variables That Drive and Inform Adaptation of Learning Dashboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nineteenth European Conference on Technology Enhanced Learning ECTEL 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Computer Supported Education (CSEDU 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Benidorm, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743455v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter l’apprentissage du piano à distance à l’aide des learning analytics : tableaux de bord adaptatifs et proactifs pour l’assistance à l’apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation in Learning Analytics Dashboards: a Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier-symposium « Les tableaux de bord de suivi en éducation », 11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Computer Supported Education (CSEDU 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers (France), France. pp.75-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012628600003693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022459v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study on Estimating Players Dispositional Profiles from Game Traces Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Karami</w:t>
+                <w:t xml:space="preserve">Investigating learning dashboards adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Systems and Applications. IntelliSys 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29516-5_82⟩</w:t>
+              <w:t xml:space="preserve">Nineteenth European Conference on Technology Enhanced Learning ECTEL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Krems an der Donau, Austria. pp.34-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72315-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151862v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Web Browsing Assistance Using Task Modeling Based on Observed Usages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faciliter l’apprentissage du piano à distance à l’aide des learning analytics : tableaux de bord adaptatifs et proactifs pour l’assistance à l’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. IC3K 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier-symposium « Les tableaux de bord de suivi en éducation », 11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151930v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Task Models from Observed Usage Application to Web Browsing Assistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Towards Web Browsing Assistance Using Task Modeling Based on Observed Usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Knowledge Management and Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0008068300740082⟩</w:t>
+              <w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. IC3K 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.453-471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-66196-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124006v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMISIA: A multidisciplinary approach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+                <w:t xml:space="preserve">A Pilot Study on Estimating Players Dispositional Profiles from Game Traces Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Systems and Applications. IntelliSys 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Londres, United Kingdom. pp.1101-1120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29516-5_82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161060v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMISIA : a multidisciplinary apporoach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of Task Models from Observed Usage Application to Web Browsing Assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence handicap 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Knowledge Management and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. pp.74-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008068300740082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086239v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation des tâches pour l'assistance à la navigation et la reconception de sites Web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">AMISIA: A multidisciplinary approach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.255-256</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839632v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction interactive de règles d’adaptation à partir de feedback utilisateurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">AMISIA : a multidisciplinary apporoach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Kanellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Clermont-Ferrant, France. pp.127-134</w:t>
+              <w:t xml:space="preserve">Conférence handicap 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337451v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of GBL scenarios for multi-device environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vers une modélisation des tâches pour l'assistance à la navigation et la reconception de sites Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Games Based Learning </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paisley, Scotland, United Kingdom. pp.256-264</w:t>
+              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.255-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361212v1</w:t>
+                <w:t xml:space="preserve">hal-01839632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curtains Up! Lights, Camera, Action! Documenting the Creation of Theater and Opera Productions with Linked Data and Web Technologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+                <w:t xml:space="preserve">Creation of GBL scenarios for multi-device environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hallifax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Engineering ICWE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Web Engineering, Jun 2015, Amsterdam, Netherlands. pp.10</w:t>
+              <w:t xml:space="preserve">10th European Conference on Games Based Learning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paisley, Scotland, United Kingdom. pp.256-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159826v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Reading Session-based indicators in Educational Reading Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+                <w:t xml:space="preserve">Extraction interactive de règles d’adaptation à partir de feedback utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.297-310</w:t>
+              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Clermont-Ferrant, France. pp.127-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157183v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing and Indexing Rehearsals: The Design and Usage of a Digital Archive of Performing Arts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Ronfard</w:t>
+                <w:t xml:space="preserve">Towards Reading Session-based indicators in Educational Reading Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Encelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sauret</w:t>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maredj Azze-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EC-TEL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.297-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178053v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de connaissances d'adaptation à partir des feedbacks des utilisateurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Curtains Up! Lights, Camera, Action! Documenting the Creation of Theater and Opera Productions with Linked Data and Web Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ronfard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.125-136</w:t>
+              <w:t xml:space="preserve">International Conference on Web Engineering ICWE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Web Engineering, Jun 2015, Amsterdam, Netherlands. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015966v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaving the Web(VTT) of Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Capturing and Indexing Rehearsals: The Design and Usage of a Digital Archive of Performing Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ronfard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steiner</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LDOW 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.533-540, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984780v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de pauses dans les vidéos audio-décrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2964,489 +2921,545 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HANDICAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.182-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Contained Semantic Hypervideos Using Web Components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Weaving the Web(VTT) of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Mühleisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Verborgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC Developers Workshop 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. pp.96-101</w:t>
+              <w:t xml:space="preserve">LDOW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. http://ceur-ws.org/Vol-1184/ldow2014_paper_11.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301115v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learn to Adapt based on Users' Feedback</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Apprentissage de connaissances d'adaptation à partir des feedbacks des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Robot and Human Interactive Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.125-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313168v1</w:t>
+                <w:t xml:space="preserve">hal-01015966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation collaborative pour l'Accessibilité des Vidéos sur le Web : le projet ACAV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learn to Adapt based on Users' Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Béatrice Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Romande sur l’Accessibilité du Web (CRAW) 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Édimbourg, United Kingdom. pp.625-630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2014.6926322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339240v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Adaptive Robots based on Interaction Traces: A User Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Self-Contained Semantic Hypervideos Using Web Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Advanced Robotics, ICAR 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. pp.1-6</w:t>
+              <w:t xml:space="preserve">ISWC Developers Workshop 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. pp.96-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339266v1</w:t>
+                <w:t xml:space="preserve">hal-01301115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and Personalised Robots - Learning from Users' Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 25th International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Washington DC, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3474,1345 +3487,1345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Usage-based Document Reengineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Annotation collaborative pour l'Accessibilité des Vidéos sur le Web : le projet ACAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doceng 2013 - ACM symposium on Document engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.99-102</w:t>
+              <w:t xml:space="preserve">Conférence Romande sur l’Accessibilité du Web (CRAW) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Lausanne, Suisse. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984767v1</w:t>
+                <w:t xml:space="preserve">hal-01339240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the usage of pauses in audio-described videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Adaptive Robots based on Interaction Traces: A User Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Béatrice Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">W4A 2013 - 10th International Cross-Disciplinary Conference on Web Accessibility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 16th International Conference on Advanced Robotics, ICAR 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837836v1</w:t>
+                <w:t xml:space="preserve">hal-01339266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Videos Enrichment System Based On Decision Trees For People With Sensory Disabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Framework for Usage-based Document Reengineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maredj Azze-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Cross-Disciplinary Conference on Web Accessibility (W4A 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doceng 2013 - ACM symposium on Document engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.99-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354397v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture de l'information et accessibilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards the usage of pauses in audio-described videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d’été en architecture de l’information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">W4A 2013 - 10th International Cross-Disciplinary Conference on Web Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rio de Janeiro, Brazil. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2461121.2461130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354576v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for video enrichment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Architecture de l'information et accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">École d’été en architecture de l’information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montréal/Lyon, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354516v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation-based video enrichment for blind people: A pilot study on the use of earcons and speech synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Models for video enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pouchot</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mountain View, CA, United States. pp.85-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2034691.2034710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632840v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TICE et handicap: présent, futur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Annotation-based video enrichment for blind people: A pilot study on the use of earcons and speech synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Terrat</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Ecole et Handicap »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, INRP, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 13th International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dundee, United Kingdom. http://www.sigaccess.org/assets11/accepted_papers.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381626v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations pour l'accessibilité des vidéos dans le cas du handicap visuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An Adaptive Videos Enrichment System Based On Decision Trees For People With Sensory Disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Francisco Saray Villamizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Cross-Disciplinary Conference on Web Accessibility (W4A 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hyderabad, India. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1969289.1969299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381480v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Collaborative Annotation for Video Accessibility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">TICE et handicap: présent, futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Cross-Disciplinary Conference on Web Accessibility (W4A 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d’étude « Ecole et Handicap »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, INRP, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381458v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive TEL based on Interaction Traces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Annotations pour l'accessibilité des vidéos dans le cas du handicap visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In AIED'09 (14 International Conference on Artificial Intelligence in Education) workshop on "Towards User Modeling and Adaptive Systems for All (TUMAS-A 2009): Modeling and Evaluation of Accessible Intelligent Learning Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp.33-37</w:t>
+              <w:t xml:space="preserve">Handicap 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.130-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437743v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à l'accessibilité des non voyants aux partitions musicales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards Collaborative Annotation for Video Accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas W. D. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HANDICAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Cross-Disciplinary Conference on Web Accessibility (W4A 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Raleigh, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1805986.1806010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538161v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Adaptable User Interfaces for Browsing XML Documents - User Interfaces Adaptation using User Profiles of Applications Policies</w:t>
+                <w:t xml:space="preserve">Adaptive TEL based on Interaction Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Jessel</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Knowledge-based User Interface (KUI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">In AIED'09 (14 International Conference on Artificial Intelligence in Education) workshop on "Towards User Modeling and Adaptive Systems for All (TUMAS-A 2009): Modeling and Evaluation of Accessible Intelligent Learning Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538163v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Process Based on the Representation of End-User Requirements for Generating Adaptable User Interfaces for Browsing XML Content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aide à l'accessibilité des non voyants aux partitions musicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">HANDICAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538162v1</w:t>
+                <w:t xml:space="preserve">hal-01538161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalization of User Interfaces for Browsing XML Content Using Transformations Built on End-User Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4844,647 +4857,811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transformation Framework for Building Personalized User Interfaces for Browsing XML Content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Generating Adaptable User Interfaces for Browsing XML Documents - User Interfaces Adaptation using User Profiles of Applications Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop On Semantically Aware Document Processing And Indexing (SADPI)</w:t>
+              <w:t xml:space="preserve">International Workshop on Knowledge-based User Interface (KUI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538164v1</w:t>
+                <w:t xml:space="preserve">hal-01538163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité à l'information mathématique : le système LAMBDA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Process Based on the Representation of End-User Requirements for Generating Adaptable User Interfaces for Browsing XML Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées HANDICAP: Nouvelles Technologies au service de l’homme (HANDICAP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538166v1</w:t>
+                <w:t xml:space="preserve">hal-01538162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalization of information browsing user interface : evaluation of the user policies concepts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Transformation Framework for Building Personalized User Interfaces for Browsing XML Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference WWW/Internet (ICWI 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Murcia, Spain. pp.110-114</w:t>
+              <w:t xml:space="preserve">International Workshop On Semantically Aware Document Processing And Indexing (SADPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538168v1</w:t>
+                <w:t xml:space="preserve">hal-01538164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAMBDA: A European System to Access Mathematics with Braille and Audio Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bernareggi</w:t>
+                <w:t xml:space="preserve">Accessibilité à l'information mathématique : le système LAMBDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margarethe Gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs (ICCHP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">4èmes Journées HANDICAP: Nouvelles Technologies au service de l’homme (HANDICAP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538167v1</w:t>
+                <w:t xml:space="preserve">hal-01538166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using SVG and a force feedback mouse to enable blind people to access graphical web based documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personalization of information browsing user interface : evaluation of the user policies concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on computers helping people with special needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">IADIS International Conference WWW/Internet (ICWI 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Murcia, Spain. pp.110-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538170v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting presentation and interaction with XML documents to user preferences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">LAMBDA: A European System to Access Mathematics with Braille and Audio Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waltraud Schweikhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bernareggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Jessel</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarethe Gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs (ICCHP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538172v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using SVG and a force feedback mouse to enable blind people to access graphical web based documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on computers helping people with special needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapting presentation and interaction with XML documents to user preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'édition de partitions musicales en braille : problèmes d'interface et de codage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale - JIM 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIM : Association Française d'Informatique Musicale, May 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5494,124 +5671,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards social and adaptive companion robots: a position paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Béatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACAI 2012 - Workshop Affect, Compagnon Artificiel, Interaction.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5621,267 +5798,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Learning and Effects in Higher Education: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Media and Digital Services: Business, Innovation, Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archive ouverte UNIGE, 2025, 9-782959-839603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13097/archive-ouverte/unige:187186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapted Multimodal End-User Interfaces For Xml-Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grifoni, Patricia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Human Computer Interaction and Pervasive Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IGI Global</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.351-365, 2009, 978-1605663869. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-60566-386-9.ch019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5891,454 +6068,930 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MathML Importation/Exportation Modules, Lambda European Project, Deliverable 5.12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and inverse transformations between content MathMl and presentation MathML, Lambda European Project : Deliverable Study of the Math Code – Analysis of MathML</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Musical formats for musical Braille representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538174v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical formats for musical Braille representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct and inverse transformations between content MathMl and presentation MathML, Lambda European Project : Deliverable Study of the Math Code – Analysis of MathML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538175v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braille, International manual and XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bortolazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Partenariat épistémique et recherche participative : le projet COOBRA comme démonstrateur méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir pour l'agentivité épistémique : paradoxe de vérification et affordances de contrôle dans les systèmes d'accessibilité IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orchestration multimodale en accessibilité STEM : du découplage architecture-performance au rendement cognitif différentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ancre et le Flux : complémentarité cognitive entre braille et interfaces interprétatives dans les domaines formels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic Review Protocol: Interactive Digital Technologies for Non-Visual Access to 2D STEM Content by Blind and Low-Vision Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (typdoc.RESPROT)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">modèle pour la spécification de modèles de présentation d’annotations associées à des vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-LIRIS-2011-010, LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6485,51 +7138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712316634062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelin Ralalason" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Asensio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15367960802301010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012628600003693" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29516-5_82" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151930v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66196-0_21" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008068300740082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;hleisen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verborgh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B&#233;atrice Karami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2014.6926322" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.98" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Saray Villamizar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1969289.1969299" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538163v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538164v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538168v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538167v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schweikhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernareggi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarethe Gut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tornil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Han" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13097/archive-ouverte/unige:187186" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/adapted-multimodal-end-user-interfaces/35897" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-386-9.ch019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538169v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bortolazi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-405" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712316634062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15367960802301010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelin Ralalason" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Asensio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012628600003693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66196-0_21" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29516-5_82" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008068300740082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;hleisen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verborgh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B&#233;atrice Karami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2014.6926322" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.98" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354576v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Saray Villamizar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1969289.1969299" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381480v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schweikhardt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernareggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarethe Gut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tornil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Han" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13097/archive-ouverte/unige:187186" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/adapted-multimodal-end-user-interfaces/35897" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-386-9.ch019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bortolazi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583961v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>