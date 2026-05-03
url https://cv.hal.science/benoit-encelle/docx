--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -217,248 +217,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A User-Centered Approach to Design a Mobile Application for Chronic Pain Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards fine-grained reading dashboards for online course revision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingdong Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
+                <w:t xml:space="preserve">Benoit Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
+                <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81 (1-4), pp.24-29. </w:t>
+              <w:t xml:space="preserve">Educational Technology Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (6), pp.3165--3186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/mmc_c.811-405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11423-020-09814-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152044v1</w:t>
+                <w:t xml:space="preserve">hal-02911561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fine-grained reading dashboards for online course revision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A User-Centered Approach to Design a Mobile Application for Chronic Pain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Encelle</w:t>
+                <w:t xml:space="preserve">Yingdong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Technology Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (6), pp.3165--3186. </w:t>
+              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (1-4), pp.24-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11423-020-09814-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/mmc_c.811-405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911561v1</w:t>
+                <w:t xml:space="preserve">hal-03152044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multidimensional Data Acquisition as a Preliminary Step to the Secondary Prevention of the Loss of Autonomy for Patients with Traumatic Injury and Stroke: An AMISIA Pilot Study</w:t>
               </w:r>
@@ -591,64 +591,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Artificial Companions learning from users' feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (2), pp.69-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -771,252 +771,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalization of XML Content Browsing Based on User Preferences</w:t>
+                <w:t xml:space="preserve">BMML: Braille Music Markup Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sèdes</w:t>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachelin Ralalason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Asensio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Access Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Open Information Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.123-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538160v1</w:t>
+                <w:t xml:space="preserve">hal-01437643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMML: Braille Music Markup Language</w:t>
+                <w:t xml:space="preserve">Personalization of XML Content Browsing Based on User Preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachelin Ralalason</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Asensio</w:t>
+                <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Information Systems Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Access Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1-2: Accessibility to Library-Related Services), pp.193-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15367960802301010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437643v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1028,424 +1028,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Verification Gap in AI Accessibility: A Meta-Analysis of Architectural Paradigms and Agency Deficits</w:t>
+                <w:t xml:space="preserve">Beyond Additive Design: An Empirical Taxonomy of Multimodal STEM Accessibility Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd International Web for All Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2026 CHI Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530676v1</w:t>
+                <w:t xml:space="preserve">hal-05530653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Technical Capability Fallacy: A Case for Pedagogy-Centered Design in Assistive STEM Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+                <w:t xml:space="preserve">A Survey about Variables That Drive and Inform Adaptation of Learning Dashboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU2026: 18th International Conference on Computer Supported Education</w:t>
+              <w:t xml:space="preserve">18th International Conference on Computer Supported Education (CSEDU 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571785v1</w:t>
+                <w:t xml:space="preserve">hal-05575199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Additive Design: An Empirical Taxonomy of Multimodal STEM Accessibility Systems</w:t>
+                <w:t xml:space="preserve">The Verification Gap in AI Accessibility: A Meta-Analysis of Architectural Paradigms and Agency Deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2026 CHI Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of the 23rd International Web for All Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530653v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey about Variables That Drive and Inform Adaptation of Learning Dashboards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Barbé</w:t>
+                <w:t xml:space="preserve">The Technical Capability Fallacy: A Case for Pedagogy-Centered Design in Assistive STEM Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computer Supported Education (CSEDU 2026)</w:t>
+              <w:t xml:space="preserve">CSEDU2026: 18th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575199v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation in Learning Analytics Dashboards: a Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Computer Supported Education (CSEDU 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Angers (France), France. pp.75-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1479,77 +1479,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating learning dashboards adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nineteenth European Conference on Technology Enhanced Learning ECTEL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Krems an der Donau, Austria. pp.34-48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1596,64 +1596,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter l’apprentissage du piano à distance à l’aide des learning analytics : tableaux de bord adaptatifs et proactifs pour l’assistance à l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier-symposium « Les tableaux de bord de suivi en éducation », 11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1672,252 +1672,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Web Browsing Assistance Using Task Modeling Based on Observed Usages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Pilot Study on Estimating Players Dispositional Profiles from Game Traces Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. IC3K 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-66196-0_21⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Systems and Applications. IntelliSys 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Londres, United Kingdom. pp.1101-1120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29516-5_82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151930v1</w:t>
+                <w:t xml:space="preserve">hal-03151862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study on Estimating Players Dispositional Profiles from Game Traces Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Web Browsing Assistance Using Task Modeling Based on Observed Usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Systems and Applications. IntelliSys 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Londres, United Kingdom. pp.1101-1120, </w:t>
+              <w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. IC3K 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.453-471, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29516-5_82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-66196-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151862v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Task Models from Observed Usage Application to Web Browsing Assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2227,51 +2227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation des tâches pour l'assistance à la navigation et la reconception de sites Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.255-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2309,51 +2309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of GBL scenarios for multi-device environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Hallifax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2417,51 +2417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction interactive de règles d’adaptation à partir de feedback utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2493,338 +2493,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Reading Session-based indicators in Educational Reading Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+                <w:t xml:space="preserve">Curtains Up! Lights, Camera, Action! Documenting the Creation of Theater and Opera Productions with Linked Data and Web Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ronfard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maredj Azze-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.297-310</w:t>
+              <w:t xml:space="preserve">International Conference on Web Engineering ICWE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Web Engineering, Jun 2015, Amsterdam, Netherlands. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157183v1</w:t>
+                <w:t xml:space="preserve">hal-01159826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curtains Up! Lights, Camera, Action! Documenting the Creation of Theater and Opera Productions with Linked Data and Web Technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Ronfard</w:t>
+                <w:t xml:space="preserve">Towards Reading Session-based indicators in Educational Reading Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
+                <w:t xml:space="preserve">Maredj Azze-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Engineering ICWE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Web Engineering, Jun 2015, Amsterdam, Netherlands. pp.10</w:t>
+              <w:t xml:space="preserve">EC-TEL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.297-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159826v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing and Indexing Rehearsals: The Design and Usage of a Digital Archive of Performing Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ronfard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.533-540, </w:t>
@@ -2951,290 +2951,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaving the Web(VTT) of Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+                <w:t xml:space="preserve">Apprentissage de connaissances d'adaptation à partir des feedbacks des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LDOW 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. http://ceur-ws.org/Vol-1184/ldow2014_paper_11.pdf</w:t>
+              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.125-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984780v1</w:t>
+                <w:t xml:space="preserve">hal-01015966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de connaissances d'adaptation à partir des feedbacks des utilisateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
+                <w:t xml:space="preserve">Weaving the Web(VTT) of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Mühleisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Verborgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.125-136</w:t>
+              <w:t xml:space="preserve">LDOW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. http://ceur-ws.org/Vol-1184/ldow2014_paper_11.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015966v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learn to Adapt based on Users' Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Béatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3281,64 +3281,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Contained Semantic Hypervideos Using Web Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3402,64 +3402,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and Personalised Robots - Learning from Users' Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 25th International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Washington DC, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3575,51 +3575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Adaptive Robots based on Interaction Traces: A User Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Béatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3683,51 +3683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maredj Azze-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3863,438 +3863,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture de l'information et accessibilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Adaptive Videos Enrichment System Based On Decision Trees For People With Sensory Disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Francisco Saray Villamizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d’été en architecture de l’information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Cross-Disciplinary Conference on Web Accessibility (W4A 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hyderabad, India. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1969289.1969299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354576v1</w:t>
+                <w:t xml:space="preserve">hal-01354397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for video enrichment</w:t>
+                <w:t xml:space="preserve">Annotation-based video enrichment for blind people: A pilot study on the use of earcons and speech synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 13th International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dundee, United Kingdom. http://www.sigaccess.org/assets11/accepted_papers.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2034691.2034710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354516v1</w:t>
+                <w:t xml:space="preserve">hal-00632840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation-based video enrichment for blind people: A pilot study on the use of earcons and speech synthesis</w:t>
+                <w:t xml:space="preserve">Architecture de l'information et accessibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Dundee, United Kingdom. http://www.sigaccess.org/assets11/accepted_papers.html</w:t>
+              <w:t xml:space="preserve">École d’été en architecture de l’information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montréal/Lyon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632840v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Videos Enrichment System Based On Decision Trees For People With Sensory Disabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models for video enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Francisco Saray Villamizar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Cross-Disciplinary Conference on Web Accessibility (W4A 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Hyderabad, India. pp.7, </w:t>
+              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mountain View, CA, United States. pp.85-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1969289.1969299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2034691.2034710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354397v1</w:t>
+                <w:t xml:space="preserve">hal-01354516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TICE et handicap: présent, futur</w:t>
               </w:r>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.130-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4457,51 +4457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Collaborative Annotation for Video Accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4591,51 +4591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive TEL based on Interaction Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4712,51 +4712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HANDICAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5711,51 +5711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Béatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACAI 2012 - Workshop Affect, Compagnon Artificiel, Interaction.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5851,51 +5851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Media and Digital Services: Business, Innovation, Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archive ouverte UNIGE, 2025, 9-782959-839603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5955,51 +5955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grifoni, Patricia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Human Computer Interaction and Pervasive Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 19, </w:t>
@@ -7138,51 +7138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-405" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712316634062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15367960802301010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelin Ralalason" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Asensio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012628600003693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66196-0_21" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29516-5_82" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008068300740082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;hleisen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verborgh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B&#233;atrice Karami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2014.6926322" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.98" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354576v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Saray Villamizar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1969289.1969299" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381480v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schweikhardt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernareggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarethe Gut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tornil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Han" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13097/archive-ouverte/unige:187186" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/adapted-multimodal-end-user-interfaces/35897" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-386-9.ch019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bortolazi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583961v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712316634062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelin Ralalason" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Asensio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15367960802301010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012628600003693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29516-5_82" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66196-0_21" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008068300740082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;hleisen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verborgh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B&#233;atrice Karami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2014.6926322" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.98" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354397v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Saray Villamizar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1969289.1969299" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381480v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schweikhardt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernareggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarethe Gut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tornil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Han" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13097/archive-ouverte/unige:187186" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/adapted-multimodal-end-user-interfaces/35897" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-386-9.ch019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bortolazi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583961v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>