--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,365 +100,365 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Learners’ Activity Logs for Course Reading Analytics Using Session-Based Indicators</w:t>
+                <w:t xml:space="preserve">A User-Centered Approach to Design a Mobile Application for Chronic Pain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+                <w:t xml:space="preserve">Yingdong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzeddine Maredj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of technology enhanced learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJTEL.2020.103815⟩</w:t>
+              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (1-4), pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/mmc_c.811-405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984011v1</w:t>
+                <w:t xml:space="preserve">hal-03152044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards fine-grained reading dashboards for online course revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azze-Eddine Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Technology Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (6), pp.3165--3186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11423-020-09814-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A User-Centered Approach to Design a Mobile Application for Chronic Pain Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yingdong Liu</w:t>
+                <w:t xml:space="preserve">Leveraging Learners’ Activity Logs for Course Reading Analytics Using Session-Based Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
+                <w:t xml:space="preserve">Azzeddine Maredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81 (1-4), pp.24-29. </w:t>
+              <w:t xml:space="preserve">International journal of technology enhanced learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.53-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/mmc_c.811-405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJTEL.2020.103815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152044v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multidimensional Data Acquisition as a Preliminary Step to the Secondary Prevention of the Loss of Autonomy for Patients with Traumatic Injury and Stroke: An AMISIA Pilot Study</w:t>
               </w:r>
@@ -591,51 +591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Artificial Companions learning from users' feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -708,51 +708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMSE journals, Advances in modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, 75, pp.95-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -994,91 +994,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Additive Design: An Empirical Taxonomy of Multimodal STEM Accessibility Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1110,4498 +1110,4727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey about Variables That Drive and Inform Adaptation of Learning Dashboards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partenariat épistémique et recherche participative : le projet COOBRA comme démonstrateur méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Barbé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computer Supported Education (CSEDU 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Benidorm, Spain</w:t>
+              <w:t xml:space="preserve">14ème édition de la conférence sur les recherches pluridisciplinaires pour l'autonomie des personnes en situation de handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH, Jun 2026, Aubervilliers &amp; Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575199v1</w:t>
+                <w:t xml:space="preserve">hal-05581094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Verification Gap in AI Accessibility: A Meta-Analysis of Architectural Paradigms and Agency Deficits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Technical Capability Fallacy: A Case for Pedagogy-Centered Design in Assistive STEM Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd International Web for All Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">CSEDU2026: 18th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530676v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Technical Capability Fallacy: A Case for Pedagogy-Centered Design in Assistive STEM Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+                <w:t xml:space="preserve">A Survey about Variables That Drive and Inform Adaptation of Learning Dashboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU2026: 18th International Conference on Computer Supported Education</w:t>
+              <w:t xml:space="preserve">18th International Conference on Computer Supported Education (CSEDU 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571785v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation in Learning Analytics Dashboards: a Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Ancre et le Flux : complémentarité cognitive entre braille et interfaces interprétatives dans les domaines formels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Barbé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Supported Education (CSEDU 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème édition de la conférence sur les recherches pluridisciplinaires pour l'autonomie des personnes en situation de handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH, Jun 2025, Aubervilliers &amp; Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743366v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating learning dashboards adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Barbé</w:t>
+                <w:t xml:space="preserve">The Verification Gap in AI Accessibility: A Meta-Analysis of Architectural Paradigms and Agency Deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nineteenth European Conference on Technology Enhanced Learning ECTEL 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 23rd International Web for All Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM — Association for Computing Machinery, Apr 2026, Dubai, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743455v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter l’apprentissage du piano à distance à l’aide des learning analytics : tableaux de bord adaptatifs et proactifs pour l’assistance à l’apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation in Learning Analytics Dashboards: a Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier-symposium « Les tableaux de bord de suivi en éducation », 11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Computer Supported Education (CSEDU 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers (France), France. pp.75-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012628600003693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022459v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study on Estimating Players Dispositional Profiles from Game Traces Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Karami</w:t>
+                <w:t xml:space="preserve">Investigating learning dashboards adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Systems and Applications. IntelliSys 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nineteenth European Conference on Technology Enhanced Learning ECTEL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Krems an der Donau, Austria. pp.34-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72315-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29516-5_82⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03151862v1</w:t>
+                <w:t xml:space="preserve">hal-04743455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Web Browsing Assistance Using Task Modeling Based on Observed Usages</w:t>
+                <w:t xml:space="preserve">Faciliter l’apprentissage du piano à distance à l’aide des learning analytics : tableaux de bord adaptatifs et proactifs pour l’assistance à l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. IC3K 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atelier-symposium « Les tableaux de bord de suivi en éducation », 11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-66196-0_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03151930v1</w:t>
+                <w:t xml:space="preserve">hal-05022459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Task Models from Observed Usage Application to Web Browsing Assistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Pilot Study on Estimating Players Dispositional Profiles from Game Traces Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Knowledge Management and Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0008068300740082⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Systems and Applications. IntelliSys 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Londres, United Kingdom. pp.1101-1120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29516-5_82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124006v1</w:t>
+                <w:t xml:space="preserve">hal-03151862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMISIA: A multidisciplinary approach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Web Browsing Assistance Using Task Modeling Based on Observed Usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. IC3K 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.453-471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-66196-0_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161060v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMISIA : a multidisciplinary apporoach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Kanellos</w:t>
+                <w:t xml:space="preserve">Generation of Task Models from Observed Usage Application to Web Browsing Assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence handicap 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Knowledge Management and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. pp.74-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008068300740082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086239v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation des tâches pour l'assistance à la navigation et la reconception de sites Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMISIA: A multidisciplinary approach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.255-256</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839632v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of GBL scenarios for multi-device environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMISIA : a multidisciplinary apporoach for the secondary prevention of the loss of autonomy for patients with traumatic brain injury and stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Hallifax</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Kanellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Games Based Learning </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paisley, Scotland, United Kingdom. pp.256-264</w:t>
+              <w:t xml:space="preserve">Conférence handicap 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361212v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction interactive de règles d’adaptation à partir de feedback utilisateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Vers une modélisation des tâches pour l'assistance à la navigation et la reconception de sites Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Clermont-Ferrant, France. pp.127-134</w:t>
+              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.255-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337451v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curtains Up! Lights, Camera, Action! Documenting the Creation of Theater and Opera Productions with Linked Data and Web Technologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+                <w:t xml:space="preserve">Extraction interactive de règles d’adaptation à partir de feedback utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Engineering ICWE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Web Engineering, Jun 2015, Amsterdam, Netherlands. pp.10</w:t>
+              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Clermont-Ferrant, France. pp.127-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159826v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Reading Session-based indicators in Educational Reading Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+                <w:t xml:space="preserve">Creation of GBL scenarios for multi-device environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hallifax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.297-310</w:t>
+              <w:t xml:space="preserve">10th European Conference on Games Based Learning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paisley, Scotland, United Kingdom. pp.256-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157183v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing and Indexing Rehearsals: The Design and Usage of a Digital Archive of Performing Arts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Reading Session-based indicators in Educational Reading Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maredj Azze-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EC-TEL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.297-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178053v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de pauses dans les vidéos audio-décrites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curtains Up! Lights, Camera, Action! Documenting the Creation of Theater and Opera Productions with Linked Data and Web Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ronfard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HANDICAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.182-187</w:t>
+              <w:t xml:space="preserve">International Conference on Web Engineering ICWE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Web Engineering, Jun 2015, Amsterdam, Netherlands. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313170v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de connaissances d'adaptation à partir des feedbacks des utilisateurs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capturing and Indexing Rehearsals: The Design and Usage of a Digital Archive of Performing Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ronfard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.533-540, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015966v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weaving the Web(VTT) of Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Mühleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Verborgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LDOW 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. http://ceur-ws.org/Vol-1184/ldow2014_paper_11.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learn to Adapt based on Users' Feedback</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Apprentissage de connaissances d'adaptation à partir des feedbacks des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Robot and Human Interactive Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.125-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313168v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Contained Semantic Hypervideos Using Web Components</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de pauses dans les vidéos audio-décrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC Developers Workshop 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. pp.96-101</w:t>
+              <w:t xml:space="preserve">HANDICAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.182-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301115v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and Personalised Robots - Learning from Users' Feedback</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Learn to Adapt based on Users' Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Béatrice Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Encelle</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 25th International Conference on Tools with Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Édimbourg, United Kingdom. pp.625-630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2014.6926322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2013.98⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01221445v1</w:t>
+                <w:t xml:space="preserve">hal-01313168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation collaborative pour l'Accessibilité des Vidéos sur le Web : le projet ACAV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Contained Semantic Hypervideos Using Web Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Romande sur l’Accessibilité du Web (CRAW) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Lausanne, Suisse. pp.1-4</w:t>
+              <w:t xml:space="preserve">ISWC Developers Workshop 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. pp.96-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339240v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Adaptive Robots based on Interaction Traces: A User Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation collaborative pour l'Accessibilité des Vidéos sur le Web : le projet ACAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Advanced Robotics, ICAR 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. pp.1-6</w:t>
+              <w:t xml:space="preserve">Conférence Romande sur l’Accessibilité du Web (CRAW) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Lausanne, Suisse. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339266v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Usage-based Document Reengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+                <w:t xml:space="preserve">Towards Adaptive Robots based on Interaction Traces: A User Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Béatrice Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doceng 2013 - ACM symposium on Document engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.99-102</w:t>
+              <w:t xml:space="preserve">The 16th International Conference on Advanced Robotics, ICAR 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984767v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the usage of pauses in audio-described videos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Adaptive and Personalised Robots - Learning from Users' Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">W4A 2013 - 10th International Cross-Disciplinary Conference on Web Accessibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2461121.2461130⟩</w:t>
+              <w:t xml:space="preserve">IEEE 25th International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Washington DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2013.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837836v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Videos Enrichment System Based On Decision Trees For People With Sensory Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Francisco Saray Villamizar</w:t>
+                <w:t xml:space="preserve">A Framework for Usage-based Document Reengineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maredj Azze-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Cross-Disciplinary Conference on Web Accessibility (W4A 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Doceng 2013 - ACM symposium on Document engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.99-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1969289.1969299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354397v1</w:t>
+                <w:t xml:space="preserve">hal-00984767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation-based video enrichment for blind people: A pilot study on the use of earcons and speech synthesis</w:t>
+                <w:t xml:space="preserve">Towards the usage of pauses in audio-described videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">W4A 2013 - 10th International Cross-Disciplinary Conference on Web Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rio de Janeiro, Brazil. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2461121.2461130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632840v1</w:t>
+                <w:t xml:space="preserve">hal-00837836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture de l'information et accessibilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Adaptive Videos Enrichment System Based On Decision Trees For People With Sensory Disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Francisco Saray Villamizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d’été en architecture de l’information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Cross-Disciplinary Conference on Web Accessibility (W4A 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hyderabad, India. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1969289.1969299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354576v1</w:t>
+                <w:t xml:space="preserve">hal-01354397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for video enrichment</w:t>
+                <w:t xml:space="preserve">Annotation-based video enrichment for blind people: A pilot study on the use of earcons and speech synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 13th International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dundee, United Kingdom. http://www.sigaccess.org/assets11/accepted_papers.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2034691.2034710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354516v1</w:t>
+                <w:t xml:space="preserve">hal-00632840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TICE et handicap: présent, futur</w:t>
+                <w:t xml:space="preserve">Architecture de l'information et accessibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Terrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Ecole et Handicap »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, INRP, Lyon, France</w:t>
+              <w:t xml:space="preserve">École d’été en architecture de l’information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montréal/Lyon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381626v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations pour l'accessibilité des vidéos dans le cas du handicap visuel</w:t>
+                <w:t xml:space="preserve">Models for video enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mountain View, CA, United States. pp.85-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2034691.2034710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381480v1</w:t>
+                <w:t xml:space="preserve">hal-01354516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Collaborative Annotation for Video Accessibility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TICE et handicap: présent, futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Cross-Disciplinary Conference on Web Accessibility (W4A 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d’étude « Ecole et Handicap »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, INRP, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1805986.1806010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01381458v1</w:t>
+                <w:t xml:space="preserve">hal-01381626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive TEL based on Interaction Traces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotations pour l'accessibilité des vidéos dans le cas du handicap visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In AIED'09 (14 International Conference on Artificial Intelligence in Education) workshop on "Towards User Modeling and Adaptive Systems for All (TUMAS-A 2009): Modeling and Evaluation of Accessible Intelligent Learning Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp.33-37</w:t>
+              <w:t xml:space="preserve">Handicap 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.130-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437743v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à l'accessibilité des non voyants aux partitions musicales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Collaborative Annotation for Video Accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas W. D. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HANDICAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Cross-Disciplinary Conference on Web Accessibility (W4A 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Raleigh, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1805986.1806010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538161v1</w:t>
+                <w:t xml:space="preserve">hal-01381458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalization of User Interfaces for Browsing XML Content Using Transformations Built on End-User Requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive TEL based on Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Jessel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International cross-disciplinary conference on Web accessibility (W4A)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">In AIED'09 (14 International Conference on Artificial Intelligence in Education) workshop on "Towards User Modeling and Adaptive Systems for All (TUMAS-A 2009): Modeling and Evaluation of Accessible Intelligent Learning Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538165v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Adaptable User Interfaces for Browsing XML Documents - User Interfaces Adaptation using User Profiles of Applications Policies</w:t>
+                <w:t xml:space="preserve">Aide à l'accessibilité des non voyants aux partitions musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Knowledge-based User Interface (KUI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">HANDICAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538163v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Process Based on the Representation of End-User Requirements for Generating Adaptable User Interfaces for Browsing XML Content</w:t>
+                <w:t xml:space="preserve">Generating Adaptable User Interfaces for Browsing XML Documents - User Interfaces Adaptation using User Profiles of Applications Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
+              <w:t xml:space="preserve">International Workshop on Knowledge-based User Interface (KUI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538162v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transformation Framework for Building Personalized User Interfaces for Browsing XML Content</w:t>
+                <w:t xml:space="preserve">A Process Based on the Representation of End-User Requirements for Generating Adaptable User Interfaces for Browsing XML Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop On Semantically Aware Document Processing And Indexing (SADPI)</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538164v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité à l'information mathématique : le système LAMBDA</w:t>
+                <w:t xml:space="preserve">Personalization of User Interfaces for Browsing XML Content Using Transformations Built on End-User Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées HANDICAP: Nouvelles Technologies au service de l’homme (HANDICAP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">International cross-disciplinary conference on Web accessibility (W4A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538166v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalization of information browsing user interface : evaluation of the user policies concepts</w:t>
+                <w:t xml:space="preserve">A Transformation Framework for Building Personalized User Interfaces for Browsing XML Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference WWW/Internet (ICWI 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Murcia, Spain. pp.110-114</w:t>
+              <w:t xml:space="preserve">International Workshop On Semantically Aware Document Processing And Indexing (SADPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538168v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAMBDA: A European System to Access Mathematics with Braille and Audio Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bernareggi</w:t>
+                <w:t xml:space="preserve">Accessibilité à l'information mathématique : le système LAMBDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margarethe Gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs (ICCHP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">4èmes Journées HANDICAP: Nouvelles Technologies au service de l’homme (HANDICAP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538167v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using SVG and a force feedback mouse to enable blind people to access graphical web based documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personalization of information browsing user interface : evaluation of the user policies concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on computers helping people with special needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">IADIS International Conference WWW/Internet (ICWI 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Murcia, Spain. pp.110-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538170v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting presentation and interaction with XML documents to user preferences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LAMBDA: A European System to Access Mathematics with Braille and Audio Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waltraud Schweikhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bernareggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Jessel</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarethe Gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs (ICCHP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538172v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using SVG and a force feedback mouse to enable blind people to access graphical web based documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on computers helping people with special needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapting presentation and interaction with XML documents to user preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'édition de partitions musicales en braille : problèmes d'interface et de codage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5617,51 +5846,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale - JIM 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIM : Association Française d'Informatique Musicale, May 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5671,124 +5900,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards social and adaptive companion robots: a position paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Béatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACAI 2012 - Workshop Affect, Compagnon Artificiel, Interaction.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5798,168 +6027,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Learning and Effects in Higher Education: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Media and Digital Services: Business, Innovation, Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archive ouverte UNIGE, 2025, 9-782959-839603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13097/archive-ouverte/unige:187186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapted Multimodal End-User Interfaces For Xml-Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5982,83 +6211,83 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grifoni, Patricia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Human Computer Interaction and Pervasive Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IGI Global</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.351-365, 2009, 978-1605663869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-60566-386-9.ch019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6068,51 +6297,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MathML Importation/Exportation Modules, Lambda European Project, Deliverable 5.12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6121,237 +6350,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical formats for musical Braille representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct and inverse transformations between content MathMl and presentation MathML, Lambda European Project : Deliverable Study of the Math Code – Analysis of MathML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538175v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and inverse transformations between content MathMl and presentation MathML, Lambda European Project : Deliverable Study of the Math Code – Analysis of MathML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Musical formats for musical Braille representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538174v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braille, International manual and XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bortolazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6359,454 +6588,239 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenariat épistémique et recherche participative : le projet COOBRA comme démonstrateur méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Concevoir pour l'agentivité épistémique : paradoxe de vérification et affordances de contrôle dans les systèmes d'accessibilité IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581094v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir pour l'agentivité épistémique : paradoxe de vérification et affordances de contrôle dans les systèmes d'accessibilité IA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Orchestration multimodale en accessibilité STEM : du découplage architecture-performance au rendement cognitif différentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581185v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-05581093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6824,51 +6838,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Review Protocol: Interactive Digital Technologies for Non-Visual Access to 2D STEM Content by Blind and Low-Vision Individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7138,51 +7152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712316634062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelin Ralalason" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Asensio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15367960802301010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012628600003693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29516-5_82" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66196-0_21" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008068300740082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;hleisen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verborgh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B&#233;atrice Karami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2014.6926322" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.98" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354397v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Saray Villamizar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1969289.1969299" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381480v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schweikhardt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernareggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarethe Gut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tornil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Han" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13097/archive-ouverte/unige:187186" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/adapted-multimodal-end-user-interfaces/35897" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-386-9.ch019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bortolazi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583961v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-405" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911561v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azze-Eddine Maredj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-020-09814-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Maredj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2020.103815" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.06.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712316634062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelin Ralalason" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Asensio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15367960802301010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barb&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743366v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012628600003693" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29516-5_82" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66196-0_21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008068300740082" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maredj Azze-Eddine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;hleisen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verborgh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B&#233;atrice Karami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2014.6926322" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.98" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Saray Villamizar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1969289.1969299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538166v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schweikhardt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernareggi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarethe Gut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tornil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Han" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13097/archive-ouverte/unige:187186" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/adapted-multimodal-end-user-interfaces/35897" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-386-9.ch019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538169v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538173v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bortolazi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583961v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>