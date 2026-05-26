--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -339,442 +339,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Machine Learning for Natural Language Processing: Disambiguating Prepositional Phrase Attachments with Images</w:t>
+                <w:t xml:space="preserve">Detection of regularities in a random environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Delecraz</w:t>
+                <w:t xml:space="preserve">Arnaud R Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonor Becerra-Bonache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Favre</w:t>
+                <w:t xml:space="preserve">Louisa Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bechet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillem Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11063-020-10314-8⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.174702182094135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747021820941356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973244v1</w:t>
+                <w:t xml:space="preserve">hal-02943212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of regularities in a random environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation syntaxique automatique de la partie orale du CÉFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Bogaerts</w:t>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Tosatto</w:t>
+                <w:t xml:space="preserve">Franck Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Bonafos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943212v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation syntaxique automatique de la partie orale du CÉFC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multimodal Machine Learning for Natural Language Processing: Disambiguating Prepositional Phrase Attachments with Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delecraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Becerra-Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bechet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11063-020-10314-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973242v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SENSEI Project: Making Sense of Human Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Danieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -918,723 +918,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long story short-Global unsupervised models for keyphrase, based meeting summarization</w:t>
+                <w:t xml:space="preserve">The CALO Meeting Assistant System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korbinian Riedhammer</w:t>
+                <w:t xml:space="preserve">Gokhan Tur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Stolcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dowding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2010.06.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (6), pp.1601-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2009.2038810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194272v1</w:t>
+                <w:t xml:space="preserve">hal-01194269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CALO Meeting Assistant System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re-ranking Summaries Based on Cross-Document Information Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Voss</w:t>
+                <w:t xml:space="preserve">Heng Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Dowding</w:t>
+                <w:t xml:space="preserve">Juan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Gillick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Hakkani-Tur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Retrieval Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.432--442</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194269v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-ranking Summaries Based on Cross-Document Information Extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long story short-Global unsupervised models for keyphrase, based meeting summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Liu</w:t>
+                <w:t xml:space="preserve">Korbinian Riedhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Hakkani-Tur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Retrieval Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (10), pp.801-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2010.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194271v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative and Discriminative Methods using Morphological Information for Sentence Segmentation of Turkish</w:t>
+                <w:t xml:space="preserve">Prosodic Similarities of Dialog Act Boundaries Across Speaking Styles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guz Umit</w:t>
+                <w:t xml:space="preserve">Elizabeth Shriberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favre Benoit</w:t>
+                <w:t xml:space="preserve">James Fung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakkani-Tür Dilek</w:t>
+                <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tur Gokhan</w:t>
+                <w:t xml:space="preserve">Sebastien Cuendet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (5), pp.295-903</w:t>
+              <w:t xml:space="preserve">Language and Lingusitics Monograph Series: Linguistic Patterns in Spontaneous Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, A25, pp.213-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447936v1</w:t>
+                <w:t xml:space="preserve">hal-01194276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative and Discriminative Methods using Morphological Information for Sentence Segmentation of Turkish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umit Guz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Favre</w:t>
+                <w:t xml:space="preserve">Guz Umit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gokhan Tur</w:t>
+                <w:t xml:space="preserve">Favre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakkani-Tür Dilek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tur Gokhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 17 (5), pp.895-903</w:t>
+              <w:t xml:space="preserve">, 2009, 17 (5), pp.295-903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194275v1</w:t>
+                <w:t xml:space="preserve">hal-00447936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic Similarities of Dialog Act Boundaries Across Speaking Styles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Shriberg</w:t>
+                <w:t xml:space="preserve">Generative and Discriminative Methods using Morphological Information for Sentence Segmentation of Turkish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Guz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Cuendet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokhan Tur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Lingusitics Monograph Series: Linguistic Patterns in Spontaneous Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, A25, pp.213-239</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (5), pp.895-903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194276v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech segmentation and spoken document processing</w:t>
               </w:r>
@@ -1659,51 +1659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Grishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1745,90 +1745,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Genre Feature Comparisons for Spoken Sentence Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cuendet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Shriberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Fung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1858,411 +1858,451 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (127)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (129)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker Group Encoding in Self-supervised Speech Recognition Models</w:t>
+                <w:t xml:space="preserve">MedInjection-FR: Exploring the Role of Native, Synthetic, and Translated Data in Biomedical Instruction Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Herron</w:t>
+                <w:t xml:space="preserve">Ikram Belmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Oumaima El Khettari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Portet</w:t>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text, Speech, and Dialogue (TSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ERLANGEN, France. pp.121-132, </w:t>
+              <w:t xml:space="preserve">LREC 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Majorqua, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-02548-7_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2603.06905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377383v1</w:t>
+                <w:t xml:space="preserve">hal-05612374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLM, Au Rapport ! Extraction d'Informations Médicales entre Prompting, Fine-tuning et Post-correction</w:t>
+                <w:t xml:space="preserve">Speaker Group Encoding in Self-supervised Speech Recognition Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Belmadani</w:t>
+                <w:t xml:space="preserve">Felix Herron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parisa Nazari Hashemi</w:t>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sebbag</w:t>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fortier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Text, Speech, and Dialogue (TSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ERLANGEN, France. pp.121-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-02548-7_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378083v1</w:t>
+                <w:t xml:space="preserve">hal-05377383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Hate Target Span Identification in Zero-and Few-Shot Settings with Selective Sub-Billion Parameter Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossam Boudraa</w:t>
+                <w:t xml:space="preserve">Who Judges the Judge? Evaluating LLM-as-a-Judge for French Medical open-ended QA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima El Khettari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Urena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the The 9th Workshop on Online Abuse and Harms (WOAH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 1st Workshop on Linguistic Analysis for Health (HeaLing 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2026, Rabat, Morocco. pp.142-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2026.healing-1.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377381v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Human and Large Language Model Performance in Pharmacology Multiple-Choice Questions</w:t>
               </w:r>
@@ -2493,1794 +2533,1781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'inclusion entre tâches par projection spectrale de vecteurs de tâches</w:t>
+                <w:t xml:space="preserve">Implicit Hate Target Span Identification in Zero-and Few-Shot Settings with Selective Sub-Billion Parameter Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Fosse</w:t>
+                <w:t xml:space="preserve">Hossam Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénolé Lécorvé</w:t>
+                <w:t xml:space="preserve">Raquel Urena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.313-330</w:t>
+              <w:t xml:space="preserve">Proceedings of the The 9th Workshop on Online Abuse and Harms (WOAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Vienna, Austria, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330636v1</w:t>
+                <w:t xml:space="preserve">hal-05377381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des connaissances médicales pour les grands modèles de langue : Stratégies et analyse comparative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ikram Belmadani</w:t>
+                <w:t xml:space="preserve">Estimation de l'inclusion entre tâches par projection spectrale de vecteurs de tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+                <w:t xml:space="preserve">Gwénolé Lécorvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.50-72</w:t>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.313-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330629v1</w:t>
+                <w:t xml:space="preserve">hal-05330636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative de réponses humaines et de grands modèles de langue à des QCM en pharmacie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huet</w:t>
+                <w:t xml:space="preserve">Adaptation des connaissances médicales pour les grands modèles de langue : Stratégies et analyse comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Belmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Rouvier</w:t>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.331-347</w:t>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.50-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330606v1</w:t>
+                <w:t xml:space="preserve">hal-05330629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Repair Opportunities in Child-Caregiver Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude comparative de réponses humaines et de grands modèles de langue à des QCM en pharmacie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Agrawal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Fourtassi</w:t>
+                <w:t xml:space="preserve">Mickaël Rouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 29th Workshop on the Semantics and Pragmatics of Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.331-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386118v1</w:t>
+                <w:t xml:space="preserve">hal-05330606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChiCA: un corpus de conversations face-à-face vs. Zoom entre enfants et parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Repair Opportunities in Child-Caregiver Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhia Elhak Goumri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdellah Fourtassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.4-5</w:t>
+              <w:t xml:space="preserve">Proceedings of the 29th Workshop on the Semantics and Pragmatics of Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622994v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tâches et systèmes de sélection automatique de réponses à des QCM dans le domaine médical : Présentation de la campagne DEFT 2024</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LLM, Au Rapport ! Extraction d'Informations Médicales entre Prompting, Fine-tuning et Post-correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Nazari Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sebbag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635890v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Coding of Contingency in Child-Caregiver Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitja Nikolaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Fourtassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-COLING 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Torino, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified Framework for Spoken Language Understanding and Summarization in Task-Based Human Dialog processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Akani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gemignani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kos Island, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-2276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicative Intent Coordination in Child-Caregiver Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Fourtassi</w:t>
+                <w:t xml:space="preserve">From speech to primate vocalizations: self-supervised deep learning as a comparative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cauzinille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Annual Meeting of the Cognitive Science Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31234/osf.io/5ua6x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th International Conference on the Evolution of Language (EVOLANG XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gary Lupyan, May 2024, Madison, United States. pp.64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17617/2.3587960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386204v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From speech to primate vocalizations: self-supervised deep learning as a comparative approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
+                <w:t xml:space="preserve">Communicative Intent Coordination in Child-Caregiver Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Fourtassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th International Conference on the Evolution of Language (EVOLANG XV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17617/2.3587960⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rotterdam (NL), Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/5ua6x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608044v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multitâche pour l'amélioration de la fiabilité des systèmes de résumé automatique de conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Akani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gemignani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.338-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Exhaustive Evaluation of Vision-Language Foundation Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tâches et systèmes de sélection automatique de réponses à des QCM dans le domaine médical : Présentation de la campagne DEFT 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Salin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Favre</w:t>
+                <w:t xml:space="preserve">Labrak Yanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV workshop on Multimodal Foundation Models (MMFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181190v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLISIA: a Cascade System for Spoken Dialogue State Tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ChiCA: un corpus de conversations face-à-face vs. Zoom entre enfants et parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhia Elhak Goumri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitja Nikolaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Jacqmin</w:t>
+                <w:t xml:space="preserve">Hong Duc Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Druart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lina Maria Rojas-Barahona</w:t>
+                <w:t xml:space="preserve">Kübra Bodur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Dialog System Technology Challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic. pp.95-104</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072601v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIS@DEFT'23 : les LLMs peuvent-ils répondre à des QCM ? (a) oui; (b) non; (c) je ne sais pas.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Exhaustive Evaluation of Vision-Language Foundation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.46-56</w:t>
+              <w:t xml:space="preserve">ICCV workshop on Multimodal Foundation Models (MMFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131578v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Vision-Language Transformers Learning Multimodal Representations? A Probing Perspective</w:t>
+                <w:t xml:space="preserve">OLISIA: a Cascade System for Spoken Dialogue State Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Farah</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léo Jacqmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Rojas-Barahona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Eleventh Dialog System Technology Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic. pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521715v2</w:t>
+                <w:t xml:space="preserve">hal-04072601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASR-Generated Text for Language Model Pre-training Applied to Speech Tasks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIS@DEFT'23 : les LLMs peuvent-ils répondre à des QCM ? (a) oui; (b) non; (c) je ne sais pas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.46-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770506v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d’erreurs d’OCR dans les systèmes de TAL pour le traitement de données anachroniques</w:t>
               </w:r>
@@ -4355,649 +4382,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ASR-Generated Text for Spoken Language Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">ASR-Generated Text for Language Model Pre-training Applied to Speech Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of BigScience Episode #5 -- Workshop on Challenges &amp; Perspectives in Creating Large Language Models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770460v1</w:t>
+                <w:t xml:space="preserve">hal-03770506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Vision-and-Language Transformers Learn Grounded Predicate-Noun Dependencies?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Fourtassi</w:t>
+                <w:t xml:space="preserve">Using ASR-Generated Text for Spoken Language Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Favre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2022 Conference on Empirical Methods in Natural Language Processing.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of BigScience Episode #5 -- Workshop on Challenges &amp; Perspectives in Creating Large Language Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, virtual+Dublin, France. pp.17-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.bigscience-1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823490v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferring Modern Named Entity Recognition to the Historical Domain: How to Take the Step?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Henriot</w:t>
+                <w:t xml:space="preserve">Do Vision-and-Language Transformers Learn Grounded Predicate-Noun Dependencies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitja Nikolaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Fourtassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Natural Language Processing for Digital Humanities (NLP4DH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Silchar (Online), India</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2022 Conference on Empirical Methods in Natural Language Processing.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550384v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Information Accessibility in Large Video Repositories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Sitbon</w:t>
+                <w:t xml:space="preserve">Are Vision-Language Transformers Learning Multimodal Representations? A Probing Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Salin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGIR Conference on Human Information Interaction and Retrieval (CHIIR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470812v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering conversations by dialogue act labels for improving corpus-based convergence studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Fuscone</w:t>
+                <w:t xml:space="preserve">Transferring Modern Named Entity Recognition to the Historical Domain: How to Take the Step?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Prevot</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual (Boise), United States</w:t>
+              <w:t xml:space="preserve">Workshop on Natural Language Processing for Digital Humanities (NLP4DH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Silchar (Online), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224185v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sémantique robuste par apprentissage antagoniste pour la généralisation de domaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marzinotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5025,100 +5056,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768521v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing an IIR Research Apparatus with Users with Severe Intellectual Disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Bircanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5142,680 +5173,662 @@
               <w:t xml:space="preserve">ACM SIGIR Conference on Human Information Interaction and Retrieval (CHIIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Vancouver, Canada. pp.412-416, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3343413.3378008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Multi-level Linguistic Alignment in Child-Adult Conversations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Fourtassi</w:t>
+                <w:t xml:space="preserve">Filtering conversations by dialogue act labels for improving corpus-based convergence studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Fuscone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th Workshop on Cognitive Modeling and Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, online, France</w:t>
+              <w:t xml:space="preserve">21th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual (Boise), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580925v1</w:t>
+                <w:t xml:space="preserve">hal-03224185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Representations of Dialogical History for Improving Upcoming Turn Acoustic Parameters Prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Prevot</w:t>
+                <w:t xml:space="preserve">Development of Multi-level Linguistic Alignment in Child-Adult Conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Misiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Fourtassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 11th Workshop on Cognitive Modeling and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224194v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging the Abilities of Participants with Intellectual Disability in IIR Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Sitbon</w:t>
+                <w:t xml:space="preserve">Neural Representations of Dialogical History for Improving Upcoming Turn Acoustic Parameters Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Fuscone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stewart Koplick</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGIR Conference on Human Information Interaction and Retrieval (CHIIR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual (Shangai), China. pp.4203-4207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2020-2785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470823v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Semantic Parsing with Adversarial Learning for Domain Generalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Marzinotto</w:t>
+                <w:t xml:space="preserve">Engaging the Abilities of Participants with Intellectual Disability in IIR Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Brereton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Damnati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Favre</w:t>
+                <w:t xml:space="preserve">Stewart Koplick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2019 Conference of the North American Chapter of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM SIGIR Conference on Human Information Interaction and Retrieval (CHIIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298402v1</w:t>
+                <w:t xml:space="preserve">hal-02470823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typological Features for Multilingual Delexicalised Dependency Parsing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Framework for Information Accessibility in Large Video Repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Koplick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinglan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Scholivet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew A Bayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States. pp.3919-3930, </w:t>
+              <w:t xml:space="preserve">ACM SIGIR Conference on Human Information Interaction and Retrieval (CHIIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/N19-1393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3343413.3378003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278897v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Disambiguation of Preprositional Phrase Attachments : Multimodal Machine Learning for Syntactic Analysis Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delecraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Becerra-Bonache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5888,3105 +5901,3149 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Syntactic Annotations to Flickr30k Entities Corpus for Multimodal Ambiguous Prepositional-Phrase Attachment Resolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">Robust Semantic Parsing with Adversarial Learning for Domain Generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marzinotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2019 Conference of the North American Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis - Minnesota, France. pp.166-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/N19-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832930v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion multimodale image/texte par réseaux de neurones profonds pour la classification de documents imprimés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+                <w:t xml:space="preserve">Typological Features for Multilingual Delexicalised Dependency Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Scholivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Conférence en Recherche d’Information et Applications (CORIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States. pp.3919-3930, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/N19-1393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905242v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction automatique d'attachements prépositionnels par utilisation de traits visuels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonor Becerra-Bonache</w:t>
+                <w:t xml:space="preserve">Évaluation automatique de la satisfaction client à partir de conversations de type &amp;quot;chat&amp;quot; par réseaux de neurones récurrents avec mécanisme d’attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832979v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation automatique de la satisfaction client à partir de conversations de type &amp;quot;chat&amp;quot; par réseaux de neurones récurrents avec mécanisme d’attention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+                <w:t xml:space="preserve">Adding Syntactic Annotations to Flickr30k Entities Corpus for Multimodal Ambiguous Prepositional-Phrase Attachment Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delecraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943265v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replicating Speech Rate Convergence Experiments on the Switchboard Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Fuscone</w:t>
+                <w:t xml:space="preserve">Fusion multimodale image/texte par réseaux de neurones profonds pour la classification de documents imprimés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Magallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Replicability and Reproducibility of Research Results in Science and Technology of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">15e Conférence en Recherche d’Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807796v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'erreurs dans des transcriptions OCR de documents historiques par réseaux de neurones récurrents multi-niveau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Magallon</w:t>
+                <w:t xml:space="preserve">Correction automatique d'attachements prépositionnels par utilisation de traits visuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delecraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Becerra-Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+              <w:t xml:space="preserve">25ème conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905258v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de coréférences de bout en bout en français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Favre Benoit</w:t>
+                <w:t xml:space="preserve">Replicating Speech Rate Convergence Experiments on the Switchboard Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Fuscone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Workshop on Replicability and Reproducibility of Research Results in Science and Technology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687116v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d'agents conversationnels pour la gestion de relations clients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection d'erreurs dans des transcriptions OCR de documents historiques par réseaux de neurones récurrents multi-niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Magallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Orleans, France</w:t>
+              <w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773218v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting prepositional phrase attachments using multimodal corpora</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Favre</w:t>
+                <w:t xml:space="preserve">Détection de coréférences de bout en bout en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Parsing Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Pise, Italy</w:t>
+              <w:t xml:space="preserve">TALN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693292v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of word embeddings against cognitive processes: primed reaction times in lexical decision and naming tasks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
+                <w:t xml:space="preserve">Correcting prepositional phrase attachments using multimodal corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delecraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Evaluating Vector Space Representations for NLP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.21 - 26</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Parsing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773220v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond utterance extraction: summary recombination for speech summarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Trione</w:t>
+                <w:t xml:space="preserve">Evaluation of word embeddings against cognitive processes: primed reaction times in lexical decision and naming tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech, San Francisco (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Evaluating Vector Space Representations for NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.21 - 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454927v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word embedding evaluation and combination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage d'agents conversationnels pour la gestion de relations clients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th edition of the Language Resources and Evaluation Conference (LREC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">24e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433185v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Document Repository for Social Media and Speech Conversations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Gaizauskas</w:t>
+                <w:t xml:space="preserve">Beyond utterance extraction: summary recombination for speech summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Trione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Interspeech, San Francisco (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454924v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de concepts pertinents pour le résumé automatique de conversations par recombinaison de patrons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Trione</w:t>
+                <w:t xml:space="preserve">Word embedding evaluation and combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence TALN 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">10th edition of the Language Resources and Evaluation Conference (LREC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454926v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint syntactic and semantic analysis with a multitask Deep Learning Framework for Spoken Language Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Tafforeau</w:t>
+                <w:t xml:space="preserve">Détection de concepts pertinents pour le résumé automatique de conversations par recombinaison de patrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Trione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCA, 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Actes de la conférence TALN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454929v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion d'espaces de représentations multimodaux pour la reconnaissance du rôle du locuteur dans des documents télévisuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Delecraz</w:t>
+                <w:t xml:space="preserve">Joint syntactic and semantic analysis with a multitask Deep Learning Framework for Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence JEP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454928v1</w:t>
+                <w:t xml:space="preserve">hal-01454929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">``Speech is silver, but silence is golden'': improving speech-to-speech translation performance by slashing users input</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+                <w:t xml:space="preserve">A Document Repository for Social Media and Speech Conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Funk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gaizauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194229v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal embedding fusion for robust speaker role recognition in video broadcast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion d'espaces de représentations multimodaux pour la reconnaissance du rôle du locuteur dans des documents télévisuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delecraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatic Speech Recognition and Understanding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes de la conférence JEP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475413v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting lexical representation and OOV handling from written to spoken language with word embedding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Artières</w:t>
+                <w:t xml:space="preserve">Speaker diarization through speaker embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194228v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept-based Summarization using Integer Linear Programming: From Concept Pruning to Multiple Optimal Solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mougard</w:t>
+                <w:t xml:space="preserve">Identification de personnes dans des flux multimédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bendris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.239-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203750v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid FrameNet annotation of spoken conversation transcripts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+                <w:t xml:space="preserve">Concept-based Summarization using Integer Linear Programming: From Concept Pruning to Multiple Optimal Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ACL-ISO Workshop on Interoperable Semantic Annotation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194232v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker diarization through speaker embeddings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
+                <w:t xml:space="preserve">Rapid FrameNet annotation of spoken conversation transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Trione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
+              <w:t xml:space="preserve">Joint ACL-ISO Workshop on Interoperable Semantic Annotation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194233v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de personnes dans des flux multimédia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting lexical representation and OOV handling from written to spoken language with word embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.239-251</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194234v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TALEP @ DEFT'15 : Le plus cooool des systèmes d'analyse de sentiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balamurali Andiyakkal Rajendran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 11e Défi Fouille de Texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Caen, France. pp.97--103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiLing 2015: Multilingual Summarization of Single and Multi-Documents, On-line Fora, and Call-center Conversations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Conroy</w:t>
+                <w:t xml:space="preserve">Call Centre Conversation Summarization: A Pilot Task at Multiling 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Steinberger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evgeny Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Trione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sigdial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194230v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call Centre Conversation Summarization: A Pilot Task at Multiling 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MultiLing 2015: Multilingual Summarization of Single and Multi-Documents, On-line Fora, and Call-center Conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Giannakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Kubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Steinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sigdial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194231v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting dependency parsing to spontaneous speech for open domain spoken language understanding</w:t>
+                <w:t xml:space="preserve">``Speech is silver, but silence is golden'': improving speech-to-speech translation performance by slashing users input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech, Singapore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194246v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving the syntactic structure of erroneous ASR transcriptions for open-domain Spoken Language Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+                <w:t xml:space="preserve">Multimodal embedding fusion for robust speaker role recognition in video broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delecraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morey</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bendris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP2014 - Speech and Language Processing (ICASSP2014 - SLTC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatic Speech Recognition and Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Scottsdale, United States. pp.383 - 389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASRU.2015.7404820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194236v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Bendris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9018,825 +9075,825 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech, Singapore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker adaptation of DNN-based ASR with i-vectors: Does it actually adapt models to speakers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scene understanding for identifying persons in TV shows: beyond face authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bendris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech, Singapore</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Content-Based Multimedia Indexing (CBMI), Klagenfurt (Austria)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194245v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically enriching spoken corpora with syntactic information for linguistic studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">Reranked aligners for interactive transcript correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">ICASSP2014 - Speech and Language Processing (ICASSP2014 - SLTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194241v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scene understanding for identifying persons in TV shows: beyond face authentication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+                <w:t xml:space="preserve">Correction interactive de transcriptions de parole par fusion de phrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Content-Based Multimedia Indexing (CBMI), Klagenfurt (Austria)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Actes de la conférence JEP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194242v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reranked aligners for interactive transcript correction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speaker adaptation of DNN-based ASR with i-vectors: Does it actually adapt models to speakers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP2014 - Speech and Language Processing (ICASSP2014 - SLTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Interspeech, Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194237v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction interactive de transcriptions de parole par fusion de phrases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+                <w:t xml:space="preserve">Automatically enriching spoken corpora with syntactic information for linguistic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bazillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Deulofeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence JEP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194238v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Repository of State of the Art and Competitive Baseline Summaries for Generic News Summarization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John M. Conroy</w:t>
+                <w:t xml:space="preserve">Joint Decoding of Complementary Utterances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC</w:t>
+              <w:t xml:space="preserve">Spoken Languge Technologies (SLT), Lake Tahoe (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194243v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Decoding of Complementary Utterances</w:t>
+                <w:t xml:space="preserve">A Repository of State of the Art and Competitive Baseline Summaries for Generic News Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Rouvier</w:t>
+                <w:t xml:space="preserve">Kai Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Kulesza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spoken Languge Technologies (SLT), Lake Tahoe (USA)</w:t>
+              <w:t xml:space="preserve">LREC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194247v1</w:t>
+                <w:t xml:space="preserve">hal-01194243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-View Constrained Clustering For Unsupervised Face Identification In TV-Broadcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Bendris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9844,115 +9901,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Auguste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP2014 - Image, Video, and Multidimensional Signal Processing (ICASSP2014 - IVMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.494 - 498, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et caractérisation d’erreurs dans des transcriptions automatiques pour des systèmes de traduction parole-parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9968,1216 +10025,1186 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la conférence JEP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retrieving the syntactic structure of erroneous ASR transcriptions for open-domain Spoken Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t>
+              <w:t xml:space="preserve">ICASSP2014 - Speech and Language Processing (ICASSP2014 - SLTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834204v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Face Identification in TV Content using Audio-Visual Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Bendris</w:t>
+                <w:t xml:space="preserve">Adapting dependency parsing to spontaneous speech for open domain spoken language understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Content-Based Multimedia Indexing (CBMI 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech, Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812334v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASR Error Segment Localization for Spoken Recovery Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bendris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference in Acoustics, Speech and Signal Processing (ICASSP), Vancouver (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194252v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can You Give Me Another Word for Hyperbaric?: Improving Speech Translation using Targeted Clarification Questions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASR Error Segment Localization for Spoken Recovery Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference in Acoustics, Speech and Signal Processing (ICASSP), Vancouver (Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194251v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching Segments of Interest in Single Story Web-Videos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Merialdo</w:t>
+                <w:t xml:space="preserve">Unsupervised Face Identification in TV Content using Audio-Visual Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bendris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Image and Audio Analysis for Multimedia Interactive Services (WIAMIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Workshop on Content-Based Multimedia Indexing (CBMI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Veszprém, Hungary. pp.243-249,, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2013.6576591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194250v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Human Utility Evaluation of ASR Systems: Does WER Really Predict Performance?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Favre</w:t>
+                <w:t xml:space="preserve">Can You Give Me Another Word for Hyperbaric?: Improving Speech Translation using Targeted Clarification Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Necip Fazil Ayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Frandsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyla Cheung</w:t>
+                <w:t xml:space="preserve">Jing Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siavash Kazemian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yang Liu</w:t>
+                <w:t xml:space="preserve">Peter Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech, Lyon (France)</w:t>
+              <w:t xml:space="preserve">IEEE International Conference in Acoustics, Speech and Signal Processing (ICASSP), Vancouver (Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194248v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching Segments of Interest in Single Story Web-Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Merialdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
+              <w:t xml:space="preserve">Workshop on Image and Audio Analysis for Multimedia Interactive Services (WIAMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194257v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+                <w:t xml:space="preserve">Automatic Human Utility Evaluation of ASR Systems: Does WER Really Predict Performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+                <w:t xml:space="preserve">Kyla Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estève</w:t>
+                <w:t xml:space="preserve">Siavash Kazemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+                <w:t xml:space="preserve">Adam Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Interspeech, Lyon (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683433v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Constituent Parsing and Discriminative Dependency Reranking: Experiments on English and French</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Percol0 - un système multimodal de détection de personnes dans des documents vidéo (Percol0 - A multimodal person detection system in video documents) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2012 Joint Workshop on Statistical Parsing and Semantic Processing of Morphologically Rich Languages (SP-Sem-MRL 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Jesu Island, South Korea</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.553--560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702499v1</w:t>
+                <w:t xml:space="preserve">hal-01194254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative Constituent Parsing and Discriminative Dependency Reranking: Experiments on English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Abolghasem Mirroshandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SP-SEM-MRL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -11258,4467 +11285,4700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percol0 - un système multimodal de détection de personnes dans des documents vidéo (Percol0 - A multimodal person detection system in video documents) [in French]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntactic annotation of spontaneous speech: application to call-center conversation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bazillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Delplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.553--560</w:t>
+              <w:t xml:space="preserve">LREC'12, Istambul, Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194254v1</w:t>
+                <w:t xml:space="preserve">hal-01194255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic annotation of spontaneous speech: application to call-center conversation data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Generative Constituent Parsing and Discriminative Dependency Reranking: Experiments on English and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Favre</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Abolghasem Mirroshandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC'12, Istambul, Turkey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">ACL 2012 Joint Workshop on Statistical Parsing and Semantic Processing of Morphologically Rich Languages (SP-Sem-MRL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Jesu Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194255v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAC2011 MultiLing Pilot Overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud El-Haj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Favre</w:t>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Litvak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josef Steinberger</w:t>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the Text Analysis Conference workshop, Gaithersburg, MD (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194265v1</w:t>
+                <w:t xml:space="preserve">hal-00683433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIF at TAC Multiling: Towards a Truly Language Independent Summarizer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Hmida</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the Text Analysis Conference workshop, Gaithersburg, MD (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194263v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACAON: an NLP tool suite for processing word lattices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rey</w:t>
+                <w:t xml:space="preserve">TAC2011 MultiLing Pilot Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Giannakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El-Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Litvak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Steinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 49th Annual Meeting of the Association for Computational Linguistics: Human Language Technologies: Systems Demonstrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.86--91</w:t>
+              <w:t xml:space="preserve">Proc. of the Text Analysis Conference workshop, Gaithersburg, MD (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194259v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACAON:A linguistic tool suite for processing word lattices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rey</w:t>
+                <w:t xml:space="preserve">LIF at TAC Multiling: Towards a Truly Language Independent Summarizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 49th Annual Meeting of the Association for Computational Linguistics: demonstration session</w:t>
+              <w:t xml:space="preserve">Proc. of the Text Analysis Conference workshop, Gaithersburg, MD (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194861v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACAON : An NLP Tool Suite for Processing Word Lattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">MACAON: an NLP tool suite for processing word lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Portland, United States. pp.86-91</w:t>
+              <w:t xml:space="preserve">Proceedings of the 49th Annual Meeting of the Association for Computational Linguistics: Human Language Technologies: Systems Demonstrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.86--91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702442v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Multiclass Bandit algorithms to call-type classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liva Ralaivola</w:t>
+                <w:t xml:space="preserve">&amp;lt; StuMaBa&amp;gt;: from deep representation to surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Bohnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Wanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop (ASRU'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th European workshop on natural language generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.232--235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194262v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt; StuMaBa&amp;gt;: from deep representation to surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Mille</w:t>
+                <w:t xml:space="preserve">Applying Multiclass Bandit algorithms to call-type classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Ralaivola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leo Wanner</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gotab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th European workshop on natural language generation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.232--235</w:t>
+              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop (ASRU'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194264v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles génératif et discriminant en analyse syntaxique : expériences sur le corpus arboré de Paris 7</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">MACAON:A linguistic tool suite for processing word lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Roux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.371--383</w:t>
+              <w:t xml:space="preserve">The 49th Annual Meeting of the Association for Computational Linguistics: demonstration session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702424v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles génératif et discriminant en analyse syntaxique : expériences sur le corpus arboré de Paris 7</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">MACAON : An NLP Tool Suite for Processing Word Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Roux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'11, Montpellier (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">ACL 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Portland, United States. pp.86-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194266v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised Part-of-speech Tagging in Speech Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Favre Benoit</w:t>
+                <w:t xml:space="preserve">Modèles génératif et discriminant en analyse syntaxique : expériences sur le corpus arboré de Paris 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Abolghasem Mirroshandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Makuhari, Japan</w:t>
+              <w:t xml:space="preserve">TALN'11, Montpellier (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433898v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised Part-of-speech Tagging in Speech Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Dufour</w:t>
+                <w:t xml:space="preserve">Modèles génératif et discriminant en analyse syntaxique : expériences sur le corpus arboré de Paris 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Abolghasem Mirroshandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech, Tokyo (Japan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.371--383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194268v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The UMUS system for named entity generation at GREC 2010</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernd Bohnet</w:t>
+                <w:t xml:space="preserve">Semi-supervised Part-of-speech Tagging in Speech Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufour Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Natural Language Generation Conference (INLG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Interspeech 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194267v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Semantic Role Labeling and Dependency Parsing of Automatic Speech Recognition Output</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-supervised Part-of-speech Tagging in Speech Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference in Acoustics, Speech and Signal Processing (ICASSP), Dallas (USA)</w:t>
+              <w:t xml:space="preserve">Interspeech, Tokyo (Japan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194270v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de mots hors-vocabulaire par combinaison de mesures de confiance de haut et bas niveaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The UMUS system for named entity generation at GREC 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Bohnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2009 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Avignon, France</w:t>
+              <w:t xml:space="preserve">International Natural Language Generation Conference (INLG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318077v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Optimization Framework for Meeting Summarization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Semantic Role Labeling and Dependency Parsing of Automatic Speech Recognition Output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Bohnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP), Taipei, Taiwan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">IEEE International Conference in Acoustics, Speech and Signal Processing (ICASSP), Dallas (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194280v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Sentence Weights in Concept-based Optimization Framework for Extractive Meeting Summarization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ICSI-CRF: The Generation of References to the Main Subject and Named Entities Using Conditional Random Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yang Liu</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Bonhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech, Brighton (UK)</w:t>
+              <w:t xml:space="preserve">ACL-IJCNLP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194281v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Prosodic Features in Extractive Meeting Summarization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
+                <w:t xml:space="preserve">Détection de mots hors-vocabulaire par combinaison de mesures de confiance de haut et bas niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRU, Merano (Italy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">MajecSTIC 2009 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194278v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICSI-CRF: The Generation of References to the Main Subject and Named Entities Using Conditional Random Fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Global Optimization Framework for Meeting Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gillick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korbinian Riedhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernd Bonhet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL-IJCNLP</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP), Taipei, Taiwan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194273v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phrase-level and Word-level Strategies for Detecting Appositions in Speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Sentence Weights in Concept-based Optimization Framework for Extractive Meeting Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech, Brighton (UK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194285v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClusterRank: A Graph Based Method for Meeting Summarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikhil Garg</w:t>
+                <w:t xml:space="preserve">Integrating Prosodic Features in Extractive Meeting Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech, Brighton (UK)</w:t>
+              <w:t xml:space="preserve">ASRU, Merano (Italy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194284v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactically-informed Models for Comma Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ICSI/UTD Summarization System at TAC 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gillick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berndt Bohnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP), Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Proc. of the Text Analysis Conference workshop, Gaithersburg, MD (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194282v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ICSI/UTD Summarization System at TAC 2009</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phrase-level and Word-level Strategies for Detecting Appositions in Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the Text Analysis Conference workshop, Gaithersburg, MD (USA)</w:t>
+              <w:t xml:space="preserve">Interspeech, Brighton (UK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194277v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Global Model for Summarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gillick</w:t>
+                <w:t xml:space="preserve">ClusterRank: A Graph Based Method for Meeting Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korbinian Reidhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL/HLT 2009 Workshop on Integer Linear Programming for Natural Language Processing</w:t>
+              <w:t xml:space="preserve">Interspeech, Brighton (UK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194274v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined low level and high level features for Out-Of-Vocabulary Word detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syntactically-informed Models for Comma Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Hakkani-Tur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Shriberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP), Taipei, Taiwan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194283v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Any Questions? Automatic Question Detection in Meetings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kofi Boakye</w:t>
+                <w:t xml:space="preserve">A Scalable Global Model for Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gillick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRU, Merano (Italy)</w:t>
+              <w:t xml:space="preserve">NAACL/HLT 2009 Workshop on Integer Linear Programming for Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194279v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CALO Meeting Speech Recognition and Understanding System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John Dowding</w:t>
+                <w:t xml:space="preserve">Combined low level and high level features for Out-Of-Vocabulary Word detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spoken Languge Technologies (SLT), Goa (India)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Interspeech 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194293v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punctuating Speech for Information Extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Any Questions? Automatic Question Detection in Meetings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kofi Boakye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP) Las Vegas, Nevada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">ASRU, Merano (Italy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194289v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Keyphrase Based Approach to Interactive Meeting Summarization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Sentence Segmentation Using Syntactic Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slav Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spoken Languge Technologies (SLT), Goa (India)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194292v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Sentence Segmentation Using Syntactic Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CALO Meeting Speech Recognition and Understanding System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokhan Tur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Stolcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dowding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spoken Languge Technologies (SLT), Goa (India)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194286v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ICSI Summarization System at TAC 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gillick</w:t>
+                <w:t xml:space="preserve">A Keyphrase Based Approach to Interactive Meeting Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korbinian Riedhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the Text Analysis Conference workshop, Gaithersburg, MD (USA)</w:t>
+              <w:t xml:space="preserve">Spoken Languge Technologies (SLT), Goa (India)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194287v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing the Meeting Summarization Knapsack</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Punctuating Speech for Information Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Grishman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Hakkani-Tur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech, Brisbane (Australia)</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP) Las Vegas, Nevada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194290v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Sentence Segmentation Features for Broadcast News, Broadcast Conversations, and Meetings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Shriberg</w:t>
+                <w:t xml:space="preserve">The ICSI Summarization System at TAC 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gillick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SIGIR 2007, Searching Spontaneous Conversational Speech (SSCS) workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.37-43</w:t>
+              <w:t xml:space="preserve">Proc. of the Text Analysis Conference workshop, Gaithersburg, MD (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194294v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive Timeline for Speech Database Browsing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Packing the Meeting Summarization Knapsack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korbinian Riedhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2007, Antwerp (Belgium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Interspeech, Brisbane (Australia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194296v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIA summarization system at DUC-2007</w:t>
+                <w:t xml:space="preserve">An Interactive Timeline for Speech Database Browsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Document Understanding Workshop (DUC)</w:t>
+              <w:t xml:space="preserve">Interspeech 2007, Antwerp (Belgium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194295v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès aux connaissances orales par le résumé automatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Analysis of Sentence Segmentation Features for Broadcast News, Broadcast Conversations, and Meetings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cuendet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Shriberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Capman</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Fung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC'06, Lille (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Proceedings of SIGIR 2007, Searching Spontaneous Conversational Speech (SSCS) workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194298v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIA-Thales summarization system at DUC-2006</w:t>
+                <w:t xml:space="preserve">The LIA summarization system at DUC-2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Understanding Conference Workshop, HLT-NAACL'06, New York (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Proceedings of the Document Understanding Workshop (DUC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194297v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Broadcast News data: Robust Information Extraction from Word Lattices</w:t>
+                <w:t xml:space="preserve">Accès aux connaissances orales par le résumé automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Nocera</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Capman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of Eurospeech'05, Lisboa (Portugal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">EGC'06, Lille (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194300v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Named Entity Extraction from Spoken Archives</w:t>
+                <w:t xml:space="preserve">The LIA-Thales summarization system at DUC-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of HLT-EMNLP'05, Vancouver (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Document Understanding Conference Workshop, HLT-NAACL'06, New York (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194299v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'information dans un mélange de documents écrits et parlés</w:t>
+                <w:t xml:space="preserve">Mining Broadcast News data: Robust Information Extraction from Word Lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude de la Parole (JEP), Fèz (Morocco)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Proceeding of Eurospeech'05, Lisboa (Portugal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194301v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robust Named Entity Extraction from Spoken Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nocera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of HLT-EMNLP'05, Vancouver (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Information retrieval on mixed written and spoken documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIAO, Avignon (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.826-835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche d'information dans un mélange de documents écrits et parlés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etude de la Parole (JEP), Fèz (Morocco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we predict self-reported customer satisfaction from interactions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15733,100 +15993,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech onset latencies as an online measure of regularity extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15841,146 +16101,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster at Implicit Learning Seminar, Lancaster (UK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined low level and high level features for Out-Of- Vocabulary Word detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15990,236 +16250,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation dans les documents audio par le résumé automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Bellot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une recherche d’information contextuelle, assistée et personnalisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the Structure of Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gokhan Tur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Shriberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zitouni, I. and Bickel, D.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilingual natural language processing applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IBM Press, pp.21--48, 2011, 978-0137151448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech segmentation and spoken document processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Ostendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16228,51 +16488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Grishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Hakkani-Tür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16282,51 +16542,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Olive, Catlin Chrisianson, John McCary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Natural Language Processing and Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16336,366 +16596,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CareMedEval dataset: Evaluating Critical Appraisal and Reasoning in the Biomedical Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Bonzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guiggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing faithfulness in human-human dialog summarization with Spoken Language Understanding tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Akani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eunice Akani</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Gemignani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are cascade dialogue state tracking models speaking out of turn in spoken dialogues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Jacqmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Rojas-Barahona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16705,100 +16965,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé automatique de parole pour un accès efficace aux bases de données audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université d'Avignon, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00444105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16808,105 +17068,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual language understanding Thoughts on Machine Learning in Natural Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computation and Language [cs.CL]. Aix-Marseille Universite, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02470185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId364"/>
+      <w:footerReference w:type="default" r:id="rId370"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17053,51 +17313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cauzinille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23666" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03126983v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fuscone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09528-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delecraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-020-10314-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Franco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820941356" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riccardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danieli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaizauskas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Riedhammer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Hakkani-Tur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.06.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Tur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stolcke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Voss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dowding" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2038810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Ji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gillick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guz Umit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakkani-T&#252;r Dilek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Gokhan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Guz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Hakkani-T&#252;r" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Shriberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cuendet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ostendorf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Grishman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Harper" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belmadani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Nazari Hashemi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sebbag" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Boudraa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Urena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-954-452-098-4-117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.18" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fosse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; L&#233;corv&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Agrawal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Elhak Goumri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Nikolaus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Thang Vu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bazoge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labrak Yanis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Akani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gemignani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-2276" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386204v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/5ua6x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3587960" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072601v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacqmin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Druart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas-Barahona" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131578v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521715v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Farah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770506v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701471v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auguste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770460v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.bigscience-1.2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823490v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Koplick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Sitbon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglan Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Bayor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343413.3378003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768521v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marzinotto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Bircanin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brereton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343413.3378008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Misiek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224194v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2785" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Damnati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N19-2021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278897v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scholivet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N19-1393" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20521-8_52" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683896" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Magallon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943265v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807796v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Godbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773218v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693292v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773220v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454927v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Trione" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433185v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Funk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gaizauskas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454929v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Tafforeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454928v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404820" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194228v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203750v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mougard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Trione" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194235v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurali Andiyakkal Rajendran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194230v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giannakopoulos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kubina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Conroy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Steinberger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Stepanov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riccardi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194246v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194236v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194245v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194241v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Deulofeu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194242v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194237v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194238v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Conroy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kulesza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853645" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194239v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812334v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2013.6576591" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194252v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194251v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necip Fazil Ayan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Mandal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frandsen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zheng" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blasco" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194250v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194248v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Cheung" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Kazemian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lee" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702499v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolghasem Mirroshandel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194258v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194256v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194254v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194255v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Delplano" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194265v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El-Haj" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Litvak" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194263v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hmida" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194259v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194861v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702442v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194262v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gotab" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194264v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bohnet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wanner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702424v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194266v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433898v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Richard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194268v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194267v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194270v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318077v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194280v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gillick" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Xie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194278v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194273v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bonhet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194285v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194284v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Garg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Reidhammer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194282v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shriberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194277v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berndt Bohnet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194274v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194283v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194279v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Boakye" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194293v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194289v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hillard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194292v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194286v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slav Petrov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Klein" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194287v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194290v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194294v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194296v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194295v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194298v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194300v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194299v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194301v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194302v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134252v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454925v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088875v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194261v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194260v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194291v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376617v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Bonzi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guiggi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699645v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267783v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444105v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02470185v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cauzinille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23666" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03126983v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fuscone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09528-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Franco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820941356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delecraz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-020-10314-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riccardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danieli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaizauskas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Tur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stolcke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Voss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dowding" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2038810" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Ji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gillick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Hakkani-Tur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Riedhammer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Shriberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Hakkani-T&#252;r" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cuendet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guz Umit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakkani-T&#252;r Dilek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Gokhan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Guz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ostendorf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Grishman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Harper" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belmadani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Khettari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2603.06905" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377383v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2026.healing-1.12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-954-452-098-4-117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.18" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377381v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Boudraa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Urena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fosse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; L&#233;corv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386118v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Agrawal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Nazari Hashemi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sebbag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Nikolaus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Akani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gemignani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-2276" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3587960" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/5ua6x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635890v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bazoge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labrak Yanis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Elhak Goumri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Thang Vu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181190v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072601v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacqmin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Druart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas-Barahona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701471v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auguste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770460v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.bigscience-1.2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823490v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521715v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Farah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768521v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marzinotto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Bircanin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Sitbon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brereton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343413.3378008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Misiek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2785" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Koplick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470812v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglan Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Bayor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343413.3378003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20521-8_52" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Damnati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683896" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N19-2021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scholivet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N19-1393" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832930v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905242v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Magallon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832979v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807796v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Godbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693292v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454927v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Trione" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433185v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454926v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Tafforeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454924v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Funk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gaizauskas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203750v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mougard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Trione" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194228v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurali Andiyakkal Rajendran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Stepanov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riccardi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giannakopoulos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kubina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Conroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Steinberger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194229v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475413v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404820" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194242v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194237v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194238v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194245v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194241v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Deulofeu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194247v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouvier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Conroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kulesza" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853645" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194239v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194246v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194252v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812334v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2013.6576591" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194251v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necip Fazil Ayan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Mandal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frandsen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zheng" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blasco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194250v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194248v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Cheung" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Kazemian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194254v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194258v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolghasem Mirroshandel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194256v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194255v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Delplano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702499v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194265v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El-Haj" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Litvak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194263v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hmida" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194264v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bohnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mille" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wanner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194262v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gotab" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194861v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702442v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194266v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702424v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433898v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Richard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194268v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194267v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194270v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194273v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bonhet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318077v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194280v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gillick" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194281v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Xie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194278v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194277v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berndt Bohnet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Garg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Reidhammer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194282v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shriberg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194274v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194283v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194279v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Boakye" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194286v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slav Petrov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Klein" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194293v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194292v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194289v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194287v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194290v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194296v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194294v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194295v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194298v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194300v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194299v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194302v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194301v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134252v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454925v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088875v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194261v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194260v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194291v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376617v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Bonzi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guiggi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699645v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267783v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444105v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02470185v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>