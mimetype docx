--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -320,1334 +320,1347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on the impact of Nanosecond Repetitively Pulsed discharges on the lean blowout limit for a hydrogen/air swirled flame</w:t>
+                <w:t xml:space="preserve">Modeling turbulent flame enhancement by Nanosecond Repetitively Pulsed discharges using a low-order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Kruljevic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 277, pp.114149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114149⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 285, pp.114761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040022v1</w:t>
+                <w:t xml:space="preserve">hal-05560859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual chemistry framework compatible with thermodynamic and kinetic standards</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of N2∗ quenching process modeling on large-eddy simulation of plasma-assisted combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien P Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41, pp.105894. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2026.2642865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316906v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation and simulation of a swirled burner featuring cross-flow hydrogen injection with a focus on the OH* chemiluminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study on the impact of Nanosecond Repetitively Pulsed discharges on the lean blowout limit for a hydrogen/air swirled flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kruljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Kruljevic</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin-Terrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 273, pp.113945. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113945⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 277, pp.114149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909869v1</w:t>
+                <w:t xml:space="preserve">hal-05040022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and 3D simulations of turbulent flames assisted by nanosecond plasma discharges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+                <w:t xml:space="preserve">A virtual chemistry framework compatible with thermodynamic and kinetic standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Préteseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113709⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.105894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756401v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new filtered tabulated chemistry model for multi-regime combustion: A priori validation on a laminar triple flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimentation and simulation of a swirled burner featuring cross-flow hydrogen injection with a focus on the OH* chemiluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kruljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dillon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105301⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 273, pp.113945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229860v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy-Simulation of Turbulent Non-Premixed Hydrogen Combustion Using the Filtered Tabulated Chemistry Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Mercier</w:t>
+                <w:t xml:space="preserve">Experimental characterization and 3D simulations of turbulent flames assisted by nanosecond plasma discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien P Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Q Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4063790⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.113709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229897v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including detailed chemistry features in the modeling of emerging low-temperature reactive flows: A review on the application to diluted and MILD combustion systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new filtered tabulated chemistry model for multi-regime combustion: A priori validation on a laminar triple flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giancarlo Sorrentino</w:t>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2024.100291⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158688v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the resolved flame thickness of non-premixed flames in LES with filtered tabulated chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Large-Eddy-Simulation of Turbulent Non-Premixed Hydrogen Combustion Using the Filtered Tabulated Chemistry Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105294⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4063790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229890v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical investigation of plasma-assisted ignition by a burst of nanosecond repetitively pulsed discharges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+                <w:t xml:space="preserve">Including detailed chemistry features in the modeling of emerging low-temperature reactive flows: A review on the application to diluted and MILD combustion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Battista Ariemma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113106⟩</w:t>
+              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.100291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2024.100291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158705v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint numerical study of multi-regime turbulent combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Controlling the resolved flame thickness of non-premixed flames in LES with filtered tabulated chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, pp.100221. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414668v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of turbulent flame enhancement by nanosecond repetitively pulsed plasma discharges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A numerical investigation of plasma-assisted ignition by a burst of nanosecond repetitively pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (4), pp.5465-5476. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 259, pp.113106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936673v1</w:t>
+                <w:t xml:space="preserve">hal-05158705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency analysis of ignition by Nanosecond Repetitively Pulsed discharges using a low-order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1746,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 247, pp.112496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1818,6211 +1831,6436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual chemistry model for soot prediction in flames including radiative heat transfer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of turbulent flame enhancement by nanosecond repetitively pulsed plasma discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111879⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (4), pp.5465-5476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542794v1</w:t>
+                <w:t xml:space="preserve">hal-03936673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a virtual kinetics chemistry for prediction of ignition delay time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A joint numerical study of multi-regime turbulent combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Phong Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Pacheco</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112444⟩</w:t>
+              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.100221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442870v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a virtual kinetics chemistry for prediction of ignition delay time</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+                <w:t xml:space="preserve">A virtual chemistry model for soot prediction in flames including radiative heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernando Maldonado Colmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cuoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 246, pp.112444. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 238, pp.111879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04564072v1</w:t>
+                <w:t xml:space="preserve">hal-03542794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of turbulent premixed flame ignition by a series of Nanosecond Repetitively Pulsed discharges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+                <w:t xml:space="preserve">Development of a virtual kinetics chemistry for prediction of ignition delay time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir A.M. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 246, pp.112444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03542877v1</w:t>
+                <w:t xml:space="preserve">hal-04442870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple post-processing method to correct species predictions in artificially thickened turbulent flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a virtual kinetics chemistry for prediction of ignition delay time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gruhlke</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andreas M Kempf</w:t>
+                <w:t xml:space="preserve">Amir A.M. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.215⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 246, pp.112444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542818v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing multi-regime combustion in turbulent flames with a virtual chemistry approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Numerical investigations of turbulent premixed flame ignition by a series of Nanosecond Repetitively Pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (2), pp.2559-2569. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.131⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.6575-6582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419972v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized chemistry for Large Eddy Simulations of wrinkled flames</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A simple post-processing method to correct species predictions in artificially thickened turbulent flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gruhlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eray Inanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas M Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (2), pp.3097-3106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.09.028⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.2977 - 2984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324725v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual chemical mechanism for prediction of NO emissions from flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Capturing multi-regime combustion in turbulent flames with a virtual chemistry approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampaolo Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13647830.2020.1772509⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.2559-2569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419970v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a virtual optimized chemistry method. Application to hydrocarbon/air combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized chemistry for Large Eddy Simulations of wrinkled flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Cailler</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mélodie Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.09.013⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.3097-3106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494438v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy simulation of a turbulent spray jet flame using filtered tabulated chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Development of a virtual optimized chemistry method. Application to hydrocarbon/air combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.281-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2020/2764523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551055v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the response of a swirled flame to flow modulations in a non-adiabatic combustor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Large Eddy simulation of a turbulent spray jet flame using filtered tabulated chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-018-9995-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2020/2764523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134631v1</w:t>
+                <w:t xml:space="preserve">hal-02551055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of a stagnation pulverised coal flame</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A virtual chemical mechanism for prediction of NO emissions from flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cuoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.141⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.872-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2020.1772509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551043v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual chemistry for temperature and CO prediction in LES of non-adiabatic turbulent flames</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of the response of a swirled flame to flow modulations in a non-adiabatic combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Guiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.PROCI.2018.06.131⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (4), pp.995-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-018-9995-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179433v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtered Wrinkled Flamelets model for Large-Eddy Simulation of turbulent premixed combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Virtual chemistry for temperature and CO prediction in LES of non-adiabatic turbulent flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.025⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.2591-2599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PROCI.2018.06.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129890v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of deconvolution modelling applied to numerical combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mehl</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of a stagnation pulverised coal flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Vascellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Messig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Scholtissek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Hasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13647830.2017.1358405⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.2857-2866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653160v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of an OxyfuelNon-Premixed CombustionUsing a Hybrid Eulerian Stochastic Field/Flamelet Progress Variable Approach: Effects of H2/CO2Enrichment and Reynolds Number</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Filtered Wrinkled Flamelets model for Large-Eddy Simulation of turbulent premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amsini Sadiki</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en11113158⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.93-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442868v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D DNS and experimental study of the effect of the recirculating flow pattern inside a reactive kernel produced by nanosecond plasma discharges in a methane-air mixture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Evaluation of deconvolution modelling applied to numerical combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.174⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.38 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2017.1358405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542066v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building-up virtual optimized mechanism for flame modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Numerical Investigation of an OxyfuelNon-Premixed CombustionUsing a Hybrid Eulerian Stochastic Field/Flamelet Progress Variable Approach: Effects of H2/CO2Enrichment and Reynolds Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Jangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pfitzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amsini Sadiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.028⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (11), pp.3158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en11113158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541938v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of pulverized coal devolatilization and oxidation in strained methane/air flames</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+                <w:t xml:space="preserve">Building-up virtual optimized mechanism for flame modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36 (2), pp.2123 - 2130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.080⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.1251 - 1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542060v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of Swirled Spray Flame Using Detailed and Tabulated Chemical Descriptions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 3-D DNS and experimental study of the effect of the recirculating flow pattern inside a reactive kernel produced by nanosecond plasma discharges in a methane-air mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-016-9763-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.4095 - 4103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480274v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the influence of thermal boundary conditions on premixed swirling flame stabilization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical studies of pulverized coal devolatilization and oxidation in strained methane/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Zabrodiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.2123 - 2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405801v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of non-equilibrium discharges on reactive mixtures for simulations of plasma-assisted ignition in turbulent flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Eddy Simulation of Swirled Spray Flame Using Detailed and Tabulated Chemical Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.009⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (2), pp.633 - 661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-016-9763-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513660v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Challenges in Computing Aeronautical Combustion Chambers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Darabiha</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the influence of thermal boundary conditions on premixed swirling flame stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. F. Guiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">A. Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12762/2016.AL11-05⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171, p. 42-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368420v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling interactions between chemistry and turbulence for simulations of partial oxidation processes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the impact of non-equilibrium discharges on reactive mixtures for simulations of plasma-assisted ignition in turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.01.040⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 166, pp.133-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305999v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtered Tabulated Chemistry for non-premixed flames</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling Challenges in Computing Aeronautical Combustion Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.010⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12762/2016.AL11-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347930v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of turbulent combustion: on the consistency between flame and flow filter scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modeling interactions between chemistry and turbulence for simulations of partial oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Labégorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.149⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.231-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219282v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging modeling strategies for LES of non-adiabatic turbulent stratified combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Filtered Tabulated Chemistry for non-premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.07.036⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347928v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling combustion chemistry in large eddy simulation of turbulent flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Challenging modeling strategies for LES of non-adiabatic turbulent stratified combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Veynante</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kuenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ketelheun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avdić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-014-9579-8⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (11), pp.4264-4282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219272v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of combustion SGS sub-models on the resolved flame propagation. Application to the LES of the Cambridge stratified flames.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+                <w:t xml:space="preserve">Modeling combustion chemistry in large eddy simulation of turbulent flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.068⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (1), pp.3-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-014-9579-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219284v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES modeling of the impact of heat losses and differential diffusion on turbulent stratified flame propagation: application to the TU Darmstadt stratified flame.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">LES of turbulent combustion: on the consistency between flame and flow filter scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 93 (2), pp.349-381. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.1359-1366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-014-9550-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219286v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tabulated chemistry method for spray combustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Darabiha</w:t>
+                <w:t xml:space="preserve">The influence of combustion SGS sub-models on the resolved flame propagation. Application to the LES of the Cambridge stratified flames.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 34 (1), pp.1659-1666. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.013⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 35, pp.1259-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272971v1</w:t>
+                <w:t xml:space="preserve">hal-01219284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent real gas 3-D-NSCBC for direct numerical simulation of reactive compressible viscous flows.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">LES modeling of the impact of heat losses and differential diffusion on turbulent stratified flame propagation: application to the TU Darmstadt stratified flame.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 245 (1-2), pp.259-280. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93 (2), pp.349-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.01.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-014-9550-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822936v1</w:t>
+                <w:t xml:space="preserve">hal-01219286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of a helicopter combustion chamber using LES and tabulated chemistry.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tabulated chemistry method for spray combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.021⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.1659-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822929v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dynamic wrinkling model on the prediction accuracy using the F-TACLES combustion model in swirling premixed turbulent flames.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Multicomponent real gas 3-D-NSCBC for direct numerical simulation of reactive compressible viscous flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Veynante</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Degrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245 (1-2), pp.259-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822923v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic chemical time scales identification in reactive flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Labégorre</w:t>
+                <w:t xml:space="preserve">Numerical investigation of a helicopter combustion chamber using LES and tabulated chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Y.M. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.178⟩</w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (1-2), pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00728109v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional boundary conditions for numerical simulations of reactive compressible flows with complex thermochemistry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Impact of dynamic wrinkling model on the prediction accuracy using the F-TACLES combustion model in swirling premixed turbulent flames.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiki Amsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Degrez</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2012.03.017⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.1261-1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735540v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Filtered Tabulated Chemistry model for LES of stratified flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+                <w:t xml:space="preserve">Characteristic chemical time scales identification in reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Labégorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.1357-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.03.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735537v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling chemical flame structure and combustion dynamics in LES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional boundary conditions for numerical simulations of reactive compressible flows with complex thermochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Degrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 231 (17), pp.5571-5611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2012.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.045⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491238v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water vapor addition on the laminar burning velocity of oxygen-enriched methane flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Filtered Tabulated Chemistry model for LES of stratified flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 158 (2), pp.2428-2440. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.05.014⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 159 (8), pp.2704-2717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822945v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tabulated chemistry with compressible CFD solvers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Modeling chemical flame structure and combustion dynamics in LES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 33 (1), pp.1481-1488. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.036⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.1331-1338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491237v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filtered tabulated chemistry model for LES of premixed combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Coupling tabulated chemistry with compressible CFD solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.09.015⟩</w:t>
+              <w:t xml:space="preserve">Proceeding of the combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.1481-1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472611v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tabulated chemistry with Large Eddy Simulation of turbulent reactive flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Effects of water vapor addition on the laminar burning velocity of oxygen-enriched methane flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Veynante</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.011⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (2), pp.2428-2440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744304v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent flame simulation taking advantage of tabulated chemistry self-similar properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A filtered tabulated chemistry model for LES of premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.004⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (3), pp.465-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00433750v1</w:t>
+                <w:t xml:space="preserve">hal-00472611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A level set formulation for premixed combustion LES considering the turbulent flame structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Turbulent flame simulation taking advantage of tabulated chemistry self-similar properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 156 (4), pp.801-81. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.1687-1694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472629v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using self similar properties of turbulent premixed flames to downsize chemical tables in high-performance numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling tabulated chemistry with Large Eddy Simulation of turbulent reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13647830802209710⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337 (6-7), pp.329 - 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430352v1</w:t>
+                <w:t xml:space="preserve">hal-01744304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An artificial nonlinear diffusivity method for supersonic reacting flows with shocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A level set formulation for premixed combustion LES considering the turbulent flame structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sanjiva K. Lele</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2006.07.020⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (4), pp.801-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260147v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premixed turbulent combustion modeling using tabulated detailed chemistry and PDF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Using self similar properties of turbulent premixed flames to downsize chemical tables in high-performance numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30, pp.867-874 Part 1. </w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (6), pp.1055 - 1088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13647830802209710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116320v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the chemical structure of partially premixed and diffusion counterflow flames using FPI flamelet tabulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">An artificial nonlinear diffusivity method for supersonic reacting flows with shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Carpentier</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjiva K. Lele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2004.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 222, pp.246-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2006.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126045v1</w:t>
+                <w:t xml:space="preserve">hal-00260147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the FPI chemistry reduction method for diluted nonadiabatic premixed flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Premixed turbulent combustion modeling using tabulated detailed chemistry and PDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5-6, pp.785-797. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.867-874 Part 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102200490428404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256665v1</w:t>
+                <w:t xml:space="preserve">hal-00116320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approximating the chemical structure of partially premixed and diffusion counterflow flames using FPI flamelet tabulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 140 (3), pp.147-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2004.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of the FPI chemistry reduction method for diluted nonadiabatic premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5-6, pp.785-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200490428404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modelling non-adiabatic partially premixed flames using flame-prolongation of ILDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3, pp.449-470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1364-7830/7/3/301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8032,51 +8270,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Modelling of Differential Diffusion with Virtual Chemistry: An Application to Hydrogen Flames with Nitrogen Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Espada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8098,2432 +8336,2432 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phong Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Mediterranean Combustion Symposium (MSC2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Hybrid Tabulated-Virtual Chemistry Model for Pollutant Formation Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phong Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/gt2023-101732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy-Simulation of Turbulent Non-Premixed Hydrogen Combustion Using the Filtered Tabulated Chemistry Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/gt2023-101075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical characterization of a lean premixed flame stabilized by nanosecond discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Diego, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2022-2255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulations of turbulent flame ignition by Nanosecond Repetitively Pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-0742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy simulation of a spray jet flame using filtered tabulated chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-2144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for complex chemistry in the simulations of future turbulent combustion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Cailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-0995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Filtered Wrinkled Flame (FWF) model for Large-Eddy Simulation of turbulent premixed combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting, AIAA Science and Technology Forum and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Grapevine, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES modeling of piloted jet flames with inhomogeneous inlets using tabulated chemistry methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampaolo Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Grapevine, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2017-1471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effects of nonequilibrium discharges on reactive mixture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Mini-symposium on Safety related ignition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATW Fundamentals of Plasma Assisted Combustion and Flow Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Numerical Combustion (ICN15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866464v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mini-symposium on Safety related ignition processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Modeling the effects of nonequilibrium discharges on reactive mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Numerical Combustion (ICN15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">ATW Fundamentals of Plasma Assisted Combustion and Flow Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866659v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nanosecond repetitively pulsed electric discharges on the ignition of methane-air mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Castela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Combustion Meeting (ECM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impact of plasma discharges on turbulent reactive mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference organized by the Portuguese and Spanish sections of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulations of combustion assisted by discharges in quiescent and turbulent flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct nmerical simulations of pulsed discharge assisted combustion in quiescent and turbulent flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Special Topics in Chemical Propulsion &amp; Energetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling flame stabilization by heat losses using filtered tabulated chemistry for LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES Modeling of Stratified Flames Stabilized by Heat Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM 14th International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy simulation of swirling kerosene/air spray flame using tabulated chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2013: Turbine Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Antonio, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2013-94451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a chemical kinetics tabulation method for the prediction of Diesel engine pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. E. Tudorache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Colloquium on the Dynamics of Explosion and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Irvine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method To Accelerate LES Explicit Solvers Using Local Time-Stepping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th AIAA Aerospace Sciences Meeting Including the New Horizons Forum and Aerospace Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Orlando, United States. pp.AIAA-2010-123, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2010-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Filtered Tabulated Chemistry Model for Large Eddy Simulation of Reactive Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10532,943 +10770,943 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th AIAA Aerospace Sciences Meeting Including the New Horizons Forum and Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Orlando, United States. pp.AIAA-2010-205, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2010-205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of DNS/LES explicit solvers for combustor simulations using local time-stepping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Turbulent Combustion Model for Jet Flames Issuing in a Vitiated Coflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Colloquium on the Dynamics of Explosion and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Irvine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of a Methane-Air Turbulent Jet Flame in a Vitiated Co-Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM, 11th International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Mild Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th ICDERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Mild Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES COST ACTION Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Effects of Diluents on Hydrocarbon Emissions in Counterflow Diffusion Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Betbeder-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Combustion Meeting ECM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flame Structure Model for Les of Premixed Turbulent Combustion Using the Level Set Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM 11th International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of a Transverse Jet in a Supersonic Crossflow Using Large Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjiva K. Lele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th AIAA Fluid Dynamics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, San Francisco, United States. pp.AIAA-2006-3712, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2006-3712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11478,71 +11716,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling turbulent flame enhancement by Nanosecond Repetitively Pulsed discharges using a low-order model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+                <w:t xml:space="preserve">A Virtual Chemistry Framework Compatible with Thermodynamic and Kinetic Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Préteseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11551,106 +11802,93 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109899v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Chemistry Framework Compatible with Thermodynamic and Kinetic Standards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
+                <w:t xml:space="preserve">Modeling turbulent flame enhancement by Nanosecond Repetitively Pulsed discharges using a low-order model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11659,100 +11897,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301911v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-order modeling of the efficiency of flame ignition by Nanosecond Repetitively Pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11767,51 +12005,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11821,289 +12059,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling tabulated chemistry with large-eddy simulation of turbulent reactive flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Center for Turbulence Research, Proceedings of the Summer Program 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar behavior of chemistry tabulation in laminar and turbulent multi-fuel injection combustion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2006 Summer Program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Turbulence Research, Stanford University / NASA Ames Research Center,, pp.337 - 348, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId311"/>
+      <w:footerReference w:type="default" r:id="rId316"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12171,51 +12409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB914AF4"/>
+    <w:nsid w:val="C2E2B7A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12402,51 +12640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-fiorina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7169-1425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088064948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301985v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pr&#233;teseille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phong Luu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Espada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fiorina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114149" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105894" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien P Blanchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q Minesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113709" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063790" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sorrentino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Ariemma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferraro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2024.100291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phong Luu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04163329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Maldonado Colm&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112496" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuoci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111879" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Pacheco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir A.M. Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.258" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gruhlke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eray Inanc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M Kempf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.215" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419972v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Maio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.131" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mehl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cailler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.09.028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1772509" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02494438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chatelier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/2764523" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guiberti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9995-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vascellari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Messig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Scholtissek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.141" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCI.2018.06.131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2017.1358405" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Mahmoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jangi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pfitzner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsini Sadiki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castela" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.174" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zabrodiec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.080" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405801v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Guiberti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.01.040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.149" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuenne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ketelheun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avdi&#263;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.07.036" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219272v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9579-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219284v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.068" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272971v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LPMGT8M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822936v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degrez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.01.049" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q93X8QD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822923v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiki Amsini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.150" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35MV3KBN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.178" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGF2CBHQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.03.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQV0SKDN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735537v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.03.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS5DC6KS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822945v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.05.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z429PGFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433750v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWSG9MFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472629v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.01.019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S58VK79Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830802209710" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiva K. Lele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.07.020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116320v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.062" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126045v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLPRDFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256665v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carpentier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490428404" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256666v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/7/3/301" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564076v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101732" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564079v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101075" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527548v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Blanchard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2255" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563750v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0742" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564063v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2144" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0995" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658690v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658687v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1471" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866464v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caussement" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866659v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coussement" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866389v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castela" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coussement" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866562v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866536v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866532v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658717v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658713v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272959v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94451" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780989v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thobois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472692v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esnault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-123" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473221v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-205" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780959v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780988v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780952v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259200v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigues" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259206v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259233v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Betbeder-Rey" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mor&#233;ac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658740v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pitsch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472653v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-3712" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301911v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109875v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276906v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naudin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-fiorina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7169-1425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088064948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301985v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pr&#233;teseille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phong Luu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Espada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fiorina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05560859v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114761" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05560869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien P Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2026.2642865" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105894" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q Minesi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063790" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sorrentino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Ariemma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferraro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2024.100291" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105294" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113106" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04163329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Maldonado Colm&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112496" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phong Luu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100221" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuoci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111879" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Pacheco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir A.M. Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112444" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.258" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gruhlke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eray Inanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M Kempf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.215" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Maio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mehl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cailler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.09.028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02494438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chatelier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/2764523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1772509" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guiberti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9995-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179433v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCI.2018.06.131" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vascellari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Messig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Scholtissek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.141" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2017.1358405" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Mahmoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jangi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pfitzner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsini Sadiki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castela" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.174" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542060v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zabrodiec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.080" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Guiberti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.01.040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuenne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ketelheun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avdi&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.07.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9579-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219282v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.149" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.068" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LPMGT8M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822936v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degrez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.01.049" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q93X8QD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822923v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiki Amsini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.150" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35MV3KBN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728109v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.178" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGF2CBHQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735540v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degrez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.03.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQV0SKDN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.03.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS5DC6KS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.05.014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z429PGFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433750v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWSG9MFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.01.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S58VK79Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830802209710" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260147v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiva K. Lele" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.07.020" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.062" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126045v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLPRDFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carpentier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490428404" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/7/3/301" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564076v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101732" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564079v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101075" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Blanchard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2255" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563750v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0742" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564063v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2144" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564057v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0995" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658687v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1471" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866659v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coussement" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caussement" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866389v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castela" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coussement" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866562v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castella" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866536v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866532v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658717v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658713v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272959v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94451" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780989v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thobois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472692v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esnault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-123" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473221v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-205" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780959v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780952v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259200v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigues" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259206v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259233v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Betbeder-Rey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mor&#233;ac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658740v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pitsch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472653v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-3712" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301911v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109899v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109875v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276906v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naudin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>