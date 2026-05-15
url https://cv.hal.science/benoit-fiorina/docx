--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -3321,278 +3321,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual chemistry for temperature and CO prediction in LES of non-adiabatic turbulent flames</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and numerical investigation of a stagnation pulverised coal flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Vascellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Messig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Scholtissek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 37 (2), pp.2591-2599. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.PROCI.2018.06.131⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.2857-2866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179433v1</w:t>
+                <w:t xml:space="preserve">hal-02551043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of a stagnation pulverised coal flame</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual chemistry for temperature and CO prediction in LES of non-adiabatic turbulent flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 37 (3), pp.2857-2866. </w:t>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.2591-2599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.PROCI.2018.06.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551043v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtered Wrinkled Flamelets model for Large-Eddy Simulation of turbulent premixed combustion</w:t>
               </w:r>
@@ -4180,51 +4180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical studies of pulverized coal devolatilization and oxidation in strained methane/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Zabrodiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7153,273 +7153,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent flame simulation taking advantage of tabulated chemistry self-similar properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling tabulated chemistry with Large Eddy Simulation of turbulent reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (2), pp.1687-1694. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337 (6-7), pp.329 - 339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433750v1</w:t>
+                <w:t xml:space="preserve">hal-01744304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tabulated chemistry with Large Eddy Simulation of turbulent reactive flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent flame simulation taking advantage of tabulated chemistry self-similar properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.1687-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01744304v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A level set formulation for premixed combustion LES considering the turbulent flame structure</w:t>
               </w:r>
@@ -11690,205 +11690,231 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Chemistry Framework Compatible with Thermodynamic and Kinetic Standards</w:t>
+                <w:t xml:space="preserve">Modelling spray reactive flows with virtual chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Préteseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasim Kabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Zischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th Low-Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301911v1</w:t>
+                <w:t xml:space="preserve">hal-05610995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling turbulent flame enhancement by Nanosecond Repetitively Pulsed discharges using a low-order model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+                <w:t xml:space="preserve">A Virtual Chemistry Framework Compatible with Thermodynamic and Kinetic Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Préteseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11897,73 +11923,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109899v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling turbulent flame enhancement by Nanosecond Repetitively Pulsed discharges using a low-order model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-order modeling of the efficiency of flame ignition by Nanosecond Repetitively Pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12005,51 +12126,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12059,51 +12180,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling tabulated chemistry with large-eddy simulation of turbulent reactive flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12112,163 +12233,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Center for Turbulence Research, Proceedings of the Summer Program 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar behavior of chemistry tabulation in laminar and turbulent multi-fuel injection combustion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12283,65 +12404,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2006 Summer Program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Turbulence Research, Stanford University / NASA Ames Research Center,, pp.337 - 348, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId316"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12409,51 +12530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2E2B7A5"/>
+    <w:nsid w:val="0FE14F2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12640,51 +12761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-fiorina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7169-1425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088064948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301985v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pr&#233;teseille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phong Luu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Espada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fiorina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05560859v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114761" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05560869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien P Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2026.2642865" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105894" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q Minesi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063790" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sorrentino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Ariemma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferraro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2024.100291" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105294" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113106" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04163329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Maldonado Colm&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112496" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phong Luu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100221" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuoci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111879" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Pacheco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir A.M. Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112444" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.258" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gruhlke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eray Inanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M Kempf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.215" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Maio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mehl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cailler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.09.028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02494438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chatelier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/2764523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1772509" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guiberti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9995-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179433v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCI.2018.06.131" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vascellari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Messig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Scholtissek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.141" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2017.1358405" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Mahmoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jangi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pfitzner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsini Sadiki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castela" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.174" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542060v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zabrodiec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.080" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Guiberti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.01.040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuenne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ketelheun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avdi&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.07.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9579-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219282v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.149" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.068" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LPMGT8M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822936v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degrez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.01.049" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q93X8QD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822923v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiki Amsini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.150" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35MV3KBN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728109v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.178" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGF2CBHQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735540v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degrez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.03.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQV0SKDN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.03.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS5DC6KS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.05.014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z429PGFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433750v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWSG9MFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.01.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S58VK79Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830802209710" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260147v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiva K. Lele" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.07.020" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.062" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126045v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLPRDFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carpentier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490428404" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/7/3/301" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564076v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101732" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564079v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101075" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Blanchard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2255" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563750v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0742" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564063v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2144" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564057v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0995" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658687v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1471" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866659v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coussement" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caussement" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866389v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castela" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coussement" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866562v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castella" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866536v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866532v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658717v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658713v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272959v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94451" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780989v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thobois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472692v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esnault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-123" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473221v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-205" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780959v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780952v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259200v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigues" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259206v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259233v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Betbeder-Rey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mor&#233;ac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658740v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pitsch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472653v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-3712" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301911v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109899v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109875v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276906v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naudin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-fiorina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7169-1425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088064948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301985v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pr&#233;teseille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phong Luu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Espada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fiorina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05560859v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114761" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05560869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien P Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2026.2642865" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105894" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q Minesi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063790" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sorrentino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Ariemma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferraro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2024.100291" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105294" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113106" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04163329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Maldonado Colm&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112496" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phong Luu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100221" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuoci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111879" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Pacheco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir A.M. Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112444" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.258" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gruhlke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eray Inanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M Kempf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.215" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Maio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mehl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cailler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.09.028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02494438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chatelier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/2764523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1772509" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guiberti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9995-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vascellari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Messig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Scholtissek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hasse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.141" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCI.2018.06.131" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2017.1358405" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Mahmoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jangi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pfitzner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsini Sadiki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castela" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.174" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542060v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zabrodiec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.080" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Guiberti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.01.040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuenne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ketelheun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avdi&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.07.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9579-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219282v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.149" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.068" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LPMGT8M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822936v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degrez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.01.049" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q93X8QD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822923v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiki Amsini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.150" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35MV3KBN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728109v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.178" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGF2CBHQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735540v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degrez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.03.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQV0SKDN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.03.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS5DC6KS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.05.014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z429PGFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433750v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWSG9MFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.01.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S58VK79Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830802209710" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260147v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiva K. Lele" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.07.020" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.062" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126045v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLPRDFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carpentier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490428404" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/7/3/301" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564076v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101732" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564079v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101075" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Blanchard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2255" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563750v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0742" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564063v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2144" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564057v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0995" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658687v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1471" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866659v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coussement" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caussement" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866389v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castela" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coussement" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866562v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castella" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866536v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866532v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658717v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658713v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272959v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94451" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780989v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thobois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472692v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esnault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-123" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473221v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-205" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780959v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780952v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259200v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigues" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259206v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259233v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Betbeder-Rey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mor&#233;ac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658740v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pitsch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472653v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-3712" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610995v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasim Kabir" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Zischka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301911v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109899v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109875v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276906v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naudin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>