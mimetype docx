--- v1 (2026-04-01)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BENOIT GAUDOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9005-3004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131428438</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement professeur des Universités en Informatique à l'Université Toulouse Capitole.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Agents in Spatial Double-Auction Markets: Modeling the Emergence of Industrial Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mastio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Saves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudou Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Foundation for Autonomous Agents and Multiagent Systems (IFAAMAS), May 2026, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.65109/EXII2056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Model-Based Screening to Data-Driven Surrogates: A Multi-Stage Workflow for Exploring Stochastic Agent-Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Saves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mastio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MABS 2026 - The 27th International Workshop on Multi-Agent-Based Simulation @AAMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAAMAS, May 2026, Paphos (Cyprus), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Shapley Additive Explanations to Understand Anomaly Detection Algorithm Behaviors and Their Complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Saves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leiden, Apr 2026, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin dispersal in environmental systems : linking processes of environmental changes and hominin dispersal in Eurasia during the Early Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiel Conference "Scales of social, environmental and cultural change in past societies", Session 10 "Approaches to coupling Earth and human system data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Kiel (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-agents d'un marché local de flux résiduels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mastio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Economie Circulaire 2025 (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de Substitution pour les Modèles Basés Agents : Enjeux, Méthodes et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Saves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 33èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of crisis cell decisions during flash flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Sustainable Industrial Tree Plantation through Agent-Based Modeling: A Case Study from the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeCIEL: Contextual Interactive Ensemble Learning for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blanco-Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Practical applications of Agents and Multi-Agent Systems (PAAMS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of ABM Narratives using Simulation Traces and LLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit, United States. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyPedSim : Un framework pour la simulation multi-niveau de foules denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2024 : 32èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving decision-making during high-impact hydrometeorological events: A series of serious games for flood crisis management exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galateia Terti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th PLINIUS Conference on Mediterranean Risks (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, the European Geosciences Union, Sep 2024, Chania, Greece. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-plinius18-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler des réseaux céréaliers-éleveurs pour évaluer leur capacité d'autonomie locale : Application en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RMT Spicee 2024 : Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spicee : Structurer et Produire l'Innovation dans les systèmes ayant des Cultures et de l'Elevage Ensemble, Mar 2024, Montpellier, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyPedSim : Un framework pour la simulation multi-niveau de foules denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 32èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cargèse (Corse du Sud), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of hominin dispersal patterns during the early-middle Pleistocene transition : a methodological enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists (EAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of modal choice with perception biases and habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Mobility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête sur les perceptions de la mobilité pour informer un simulateur multi-agent de choix modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 32èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-level density-based crowd simulation architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Practical Applications of Agents and multi-agents systems (PAAMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Guimarães, Portugal. pp.64-75, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37616-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent modelling of Dense cRowd dynAmicS (MADRAS): Application to the Festival of Lights (Lyon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohcine Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Cordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Pedestrian and Evacuation Dynamics (PED2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven University of Technology, Jun 2023, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TTC-SLSTM: Human trajectory prediction using time-to-collision interaction energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Korbmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tordeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Knowledge and Systems Engineering (KSE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Cryptography Techniques (ACT); VNU University of Engineering and Technology (VNU-UET); IEEE, Oct 2023, Hanoi, Vietnam. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE59128.2023.10299443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration d'un modèle multi-agents qui simule des réseaux céréalierséleveurs : PSE et échantillonnage par suite de Sobol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEXICO 2023 : Rencontres annuelles 2023 du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Palaiseau, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using synthetic data to improve performance of data-driven algorithms in high density pedestrian situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Korbmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tordeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference GAMA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituting a pre-Neolithic territory by implementing Plant Functional Types: Application to the Roussillon territory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Loup-Hadamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cahierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Model Coupling Strategies in a Hybrid Agent-Based Traffic Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Erdelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Workshop on Multi-Agent-Based Simulation (MABS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres (virtuel), United Kingdom. pp.153-167, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94548-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Simulation Multi-Agent Basée sur l'Affordance pour Contraindre l'Emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA : Association française pour l'intelligence artificielle, Jun 2022, Saint-Etienne, France. pp.77--83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Affordance-Based Multi-Agent Simulation to Constrain Emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference GAMA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCAS: an Agent-Based model for Understanding Adaptation Strategies in the Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Quang Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Huynh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling agent-based simulation with optimization to enhance population sheltering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Laatabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Information Systems for Crisis Response and Management Conference (ISCRAM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National School of Engineers of Tarbes, France; ISCRAM Organisation, May 2022, Tarbes, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner jeu de rôle coopératif et simulation numérique des comportements de protection dans les exercices de gestion de crise inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France. pp.113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in pedestrian trajectory predictions for high- and low-density situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Korbmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tordeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Traffic and Granular Flow (TGF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for optimization tools in agent-based models: a GAMA model for flood crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Laatabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Richa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference GAMA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gampy: a fast plugin for integration of Python-based deep-learning models to the GAMA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference GAMA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing ABM Submodels to Promote Stakeholder Participation: A look into Sustainable Forest Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bantayan Nathaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barua Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular framework for multi-behavior and multi-scale simulation of pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference GAMA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Reconstitution of the Vegetation of a pre-Neolithic French Mediterranean territory using Plant Functional Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Loup-Hadamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement, Territory and Landscape Dynamics: Assessment and Prospects in Spatial Archeology. Tirbute to Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMOKIT: a brief synthesis of the Gama supported agent-based framework to study NPI against Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Huynh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the transition of mobility toward smart and sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Erdelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Agent-Based Modelling of Urban Systems (ABMUS @ AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, London (virtual), United Kingdom. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisions and Behavioral Responses for Impact Estimation in Flash Floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galateia Terti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ABM to support collective reflection on the evolution of mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMOKIT : un environnement générique et modulaire pour analyser les impacts des politiques d'intervention contre l'épidémie de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2021) @ PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward phygital agent-based interactive simulations to support urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Agent-Based Modelling of Urban Systems (ABMUS @ AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, London (Virtual), United Kingdom. pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for integrated assessment modeling of socio-agro-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Belorgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen*: realistic synthetic population generation plugin for Gama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-Based Maps as input data for Agent-Based Modeling: application to the colonization of the Ecuadorian Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Modeling Approach for Understanding Land-use Adaptation in the Mekong Delta under the Context of Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Quang Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Huynh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From BPMN to GAML: application to crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Poubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A land-use change model to study climate change adaptation strategies in the Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chi Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh van Danh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Quang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing and Communication Technologies (RIVF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Hanoi, Vietnam. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF51545.2021.9642072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-traffic agent-based simulation based on Bezier curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc C Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doanh Nguyen-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Model for a participatory network of air quality sensors on bicycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Coisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape, vegetation and resources' modeling : reconstituting the pre-Neolithic Roussillon territory (France) and its vegetation by implementing Plant Functional Types, hydrosystems and climate into a cellular automaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Loup-Hadamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cahierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakari Iguenad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level nutrient cycle model in agro-sylvo-pastoral systems of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the COMOKIT model to study the impact of the morpho-functional organization of cities on the spread of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Agent-Based Modelling of Urban Systems (ABMUS @ AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model for mixed traffic in Vietnam based on virtual local lanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doanh Nguyen-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tien Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge and Systems Engineering (KSE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Can Tho city, Vietnam. pp.147-152, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE50997.2020.9287400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoanKiemAir : simulating impacts of urban management practices on traffic and air pollution using a tangible agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing and Communication Technologies (RIVF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Ho Chi Minh, Vietnam. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF48685.2020.9140787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a descriptive participatory simulation to specific case studies: Adapting the LittoSIM coastal flooding management simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Environmental Modelling &amp; Software Society (iEMSs 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Brussel, Jul 2020, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CityScope Hanoi: interactive simulation for water management in the Bac Hung Hai irrigation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doanh Nguyen-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge and Systems Engineering (KSE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Can Tho city, Vietnam. pp.153-158, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE50997.2020.9287831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Valence, Spain. pp.76-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASHAMAMA: an agricultural process-driven agent-based model of the Ecuadorian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Multi-Agent-Based Simulation (MABS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.59-74, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22270-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelo conceptual basado en agentes para estudiar el comportamiento de la población de la amazonía ecuatoriana expuesta a riesgos de contaminación petrolera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noudéhouénou Jaderne Lionel Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audren Bouadjio Boulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario científico Petróleo, Ambiente, Salud y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-modal Urban Traffic Agent-Based Framework to Study Individual Response to Catastrophic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2018: The 21st International Conference on Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03098-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Real-Case Situation of Egress Using BDI Agents with Emotions and Social Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles and Practice of Multi-Agent Systems (PRIMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokyo, Japan. pp.3-18, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03098-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279420v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of New Mobility Modes on a City: A Generic Approach Using ABM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Complex Systems (ICCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New England Complex Systems Institute, Cambridge, MA, Jul 2018, Cambridge, United States. pp.272-280, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96661-8_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring trade and health policies influence on Dengue spread with an Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Multi-Agent-Based Simulation (MABS 2016) at AAMAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore. pp. 111-127, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67477-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based simulation of extremist network formation through radical behavior diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sureda Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Agents and Artificial Intelligence (ICAART 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp. 236-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A situated BDI agent architecture for the GAMA modelling and simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Multi-Agent-Based Simulation (MABS 2016) at AAMAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore. pp. 3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Agent-Based Network Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audren Bouadjio Boulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Agents and Artificial Intelligence (ICAART 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp. 599-606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from implementing in parallel with 3 platforms the same didactic agent-based model (CoMSES Net virtual conference 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network for Computational Modeling in the Social and Ecological Sciences - CoMSES Net virtual conference (CoMSES 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion in the Evacuation Process: Formal model and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hien Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Information and Communication Technology (SoICT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Ho Chi Minh City, Vietnam. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological Risks and Integration of Health Policies on a Regional Scale: Modelling to Make Better Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition des Journées de Tam Dao 2016 : Les enjeux de la transition énergétique au Vietnam et en Asie du Sud-Est (JTD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viet Nam Academy of Social Sciences (VASS); École française d'Extrême-Orient (ÉFEO); Agence Française de Développement (AFD),; Institut de Recherche pour le Développement (IRD); Agence universitaire de la Francophonie (AUF); Nantes University (France); Centre de coopération internationale en recherche agronomique pour le développement (CIRAD), Jul 2016, Danang, Vietnam. pp.167--207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring agent architectures for farmer behavior in land-use change. A case study in coastal area of the Vietnamese Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Quang Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Minh Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Multi-Agent-Based Simulation (MABS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.146-158, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31447-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BDI agent architecture for the GAMA modeling and simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MABS 2016 - 17th International Workshop on Multi-Agent-Based Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapour, Singapore. 155 p., </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67477-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling human behaviours in disasters from interviews: application to Melbourne bushfires (SSC 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Simulation Conference (SSC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSA (European Social Simulation Association); PAAA (Pacific-Asian Association for Agent-based Approach in Social Systems Sciences); CSSSA (Computational Social Science Society of America), Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFBM - A Framework for Data Driven Approach in Agent-Based Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Thai Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EAI International Conference on Nature of Computation and Communication (ICTCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rach Gia, Vietnam. pp. 264-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling human behaviours in disasters from interviews: application to Melbourne bushfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02107085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model to analyze the ecological functioning of agro-silvo-pastoral landscapes in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software Society (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp. 1305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de comportements humains en situation de crise à partir d'entretiens : application aux incendies de forêt de Melbourne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationales d'Intelligence Artificielle (CNIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA: Association française pour l'Intelligence Artificielle, Jun 2016, Clermont-Ferrand, France. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which models are used in social simulation to generate social networks? A review of 17 years of publications in JASSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audren Bouadjio Boulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sureda Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference (WSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Huntington Beach, CA, United States. pp. 4021-4032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Modelers with a Simple Yet Rich Tool to Define Cognitive Agents with the GAMA Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgais Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems (CCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple-to-use BDI architecture for Agent-based Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Quang Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh Conference of the European Social Simulation Association (ESSA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of group on the evacuation process - Theory and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hien Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Information and Communication Technology (SoICT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hue, Vietnam. pp.350-357, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2833258.2833265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Joint Modeling of The Behavior of Social Insects and Their Interaction With Environment by Taking Into Account Physical Phenomena Like Anisotropic Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Histace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanque, Spain. pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling micro and macro dynamics models on networks: Application to disease spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents &amp; Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAMAS, May 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing and exploring past events using agent-based geo-historical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Multi-Agent-Based Simulation (MABS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of emotion in evacuation simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean countries (ISCRAM MED 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.192-205, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11818-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing agricultural landscapes for favouring ecosystem services provided by biodiversity: a spatially explicit model of crop rotations in the GAMA simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress on Env. Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles dynamiques micro-macro sur réseaux : Application à la propagation de maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Modèles et Analyses Réseau : Approches Mathématiques et Informatiques (MARAMI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Calibrate & Validate an Agent-Based Simulation Model - An Application of the Combination Framework of BI solution & Multi-agent platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Thai Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Agents and Artificial Intelligence (ICAART 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp. 172-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulating Moral Emotions in Organizations: exploring its impact on collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramon Teran Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of the World Organization of Systems and Cybernetics - WOSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ibague, Colombia. pp. 726-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of social-ecological systems: The MAELIA high-resolution multi-agent platform to deal with water scarcity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress on Environmental Modelling and Software (iEMSs 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, Californie, United States. 2386 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Past Crises to Better Manage the Present: Initiation to Geo-Historical Risk Modelling (The 1926 Red River Swelling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tam Đảo Summer School Week 2013 : The Perception and Management of Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Da Lat, Vietnam. pp.299--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Emotions in Organizational Settings : towards dealing with morality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramon Teran Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence - ICAART 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp. 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAELIA multi-agent platform for integrated analysis of interactions between agricultural land-use and low-water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi-Agent-Based Simulation - MABS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp. 85-110, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54783-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BDI agent architecture for the GAMA modeling and simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MABS 2016 Multi-Agent-Based Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore. 10 p., </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-254-7-395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMA: multi-level and complex environment for agent-based models and simulations (demonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Autonomous agents and multi-agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United States. pp.1361-1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation of framework of business intelligence for agent-based simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Thai Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Xuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Information and Communication Technology (SoICT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Da Nang, Vietnam. pp.35-44, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2542050.2542069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment modeling of low-water management policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop of Applied Computing for the Management of the Environment and Natural Resources (WCAMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Maceió, Alagoas, Brazil. 2173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New BDI Architecture To Formalize Cognitive Agent Behaviors Into Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc An Vo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference KES on Agent and Multi-Agent System - Technologies and Applications(KES-AMSTA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hue City, Vietnam. pp. 395-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de dynamiques, auto-organisation et confiance dans un système multi-agents perturbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Quang Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Journées Francophones sur les Systemes Multi-Agents (JFSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. pp.147-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination Framework of BI solution & Multi-agent platform (CFBM) for multi-agent based simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Thai Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Conference francophone sur le Gestion et l'Extraction de Connaissances : Journée Atelier aide à la Décision à tous les Etages (AIDE@EGC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMA: a spatially explicit, multi-level, agent-based modeling and simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems PAAMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Salamanque, Spain. 4 p., </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38073-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMA: A Spatially Explicit, Multi-level, Agent-Based Modeling and Simulation Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Spain. pp.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMA: multi-level and complex environment for agent-based models and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '13: 12th International conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Sain-Paul, United States. pp.1361-1362, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/2484920.2485225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMA 1.6: Advancing the art of complex agent-based modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc An Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Huynh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim international Conference on Multi-Agents (PRIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dunedin, New Zealand. pp.117-131, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-44927-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Guilt : An Agent-Based Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunate Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of the European Social Simulation Association (ESSA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Warsaw, Poland. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39829-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Emotion Dynamics in a Group of Agents in an Evacuation Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim workshop on Agent-based modeling and simulation of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Kolkata, India. pp.604-619, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25920-3_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture d'agent BDI basée sur la théorie des fonctions de croyance : application à la simulation du comportement des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Honfleur, France. pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new BDI agent architecture based on the belief theory. Application to the modelling of cropping plan decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to do social simulation in logic: modelling the segregation game in a dynamic logic of assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi-Agent Systems and Agent-Based Simulation (MABS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.59-73, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28400-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIS: a grid platform to ease and optimize multi-agent simulators running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Canape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nhan Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire des simulations sociales en logique : formalisation du modèle de ségrégation dans une logique dynamique des affectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journees francophones sur les Modèles Formels de l'Interaction (MFI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSets - Using Trust to Detect Deceitful Agents in a Distributed Information Collecting System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computing and Communication Technologies, Research, Innovation, and Vision for the Future (RIVF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2010, Hanoï, Vietnam. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF.2010.5633080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AROUND project: Adapting robotic disaster response to developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chu Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety, Security &amp; Rescue Robotics (SSRR), 2009 IEEE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Colorado, United States. 6 p., </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR.2009.5424156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using trust and cluster organisation to improve robot swarm mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Robots and Sensors integration in future rescue INformation system (ROSIN) in IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and Robustness in a Disturbed MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE-RIVF International Conference on Computing and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, DaNang, Vietnam. pp.1--4, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF.2009.5174630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring the institutional dimension of speech acts in agents’ attitudes: a logical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research, Innovation and Vision for the Futur 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Da Nang City, Vietnam. pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical formalization of social commitments: Application to Agent Communication Languages (short version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1293-1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de communication dans un système de collecte d'information à base d'agents perturbés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septièmes journées francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, France. pp.207-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AROUND project: Adapting robotic disaster response to developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stinckwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Workshop on Safety, Security &amp; Rescue Robotics (SSRR 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Denver, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR.2009.5424156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring Institutions in Agents' Attitudes: Towards a Logical Framework for Autonomous MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tummolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems, May 2008, Estoril, Portugal. pp.728-735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCC's emotions: a formalization in a BDI logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Artificial Intelligence: Methodology, Systems, Applications (AIMSA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Varna, Bulgaria. pp.24-32, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11861461_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logical framework for an emotionally aware intelligent environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Artificial Intelligence Techniques for Ambient Intelligence (AITAmI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Riva de Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Semantics for the FIPA Agent Communication Language based on Social Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Nickles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Trento, Italy. pp.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation logique d'agents rationnels pour l'intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Annecy, France. pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding and the expression of belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Principles of Knowledge Representation and Reasoning (KR 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Windermere, United Kingdom. pp.211-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logical framework for grounding-based dialogue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international workshop on Logic and Communication in Multiagent Systems (LCMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Movements in a Changing World: Modelling Early Pleistocene and Early Middle Pleistocene Climatic and Ecological Environments and Influences on Hominin Dispersal in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Laustsen Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9, pp.66 - 88. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUNTIAN: An Agent-Based Model of an Industrial Tree Plantation for Promoting Sustainable Harvesting in the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f16081293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Crowd Dynamics and Pedestrian Trajectories: A Multiscale Field Study at the Fête des Lumières in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Cordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Korbmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohcine Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.718. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04732-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on the Use of Agent-Based Modeling and Simulation for the Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Laatabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3769070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une économie circulaire territoriale : modélisation orientée agents des échanges de coproduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mastio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating Agent-Based Models to Stakeholders: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (2), </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.5623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyPedSim: A Multi-Level Crowd-Simulation Framework—Methodology, Calibration, and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (5: Special Issue Advances in Agents and Multiagent Systems for Sensor Applications), pp.1639. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24051639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMOKIT v2 : A multi-scale approach to modeling and simulating epidemic control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0299626. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0299626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review of dense crowd simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134, pp.102955. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2024.102955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Pedestrian Dynamics Predictions Using Neighboring Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.1--8. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17815/CD.2024.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Flows, Uses and Populations Territorial Attachments: The Case of the Oyapock Watershed (French Guiana, Amapá State of Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Rojas Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Janaína dos Santos Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Costa Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12050991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Model for Land-Use Change Adaptation Strategies in the Context of Climate Change and Land Subsidence in the Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chi Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Quang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.5355. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15065355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation Agent pour le Génie Civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journées thématiques AUGC - Intelligence Artificielle, 41 (2: special issue), pp.69-85. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie sémantique par zonage à dires d’acteurs : Le Ferlo (Sénégal) et l’observatoire de Tessekere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Iopue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.32655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TIP402WEB (h5020), </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-h5020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité face aux catastrophes naturelles : comportements de mise en protection et gestion de l’évacuation en cas de crue rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Francophonie en Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Environnement et développement durable en Asie du Sud-Est, 6 (2020) (6), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMOKIT: A Modeling Kit to Understand, Analyze, and Compare the Impacts of Mitigation Policies Against the COVID-19 Epidemic at the Scale of a City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Quang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.563247. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.563247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flows in Agro-food Networks (FAN): an agent-based model to simulate local agricultural material flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180 (180), pp.102718. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2019.102718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building, composing and experimenting complex spatial models with the GAMA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Nghi Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoinformatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.299-322. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10707-018-00339-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing histories of exposure and demography : the construction of an agent-based model of the Ecuadorian Amazon colonization and exposure to oil pollution hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audren Bouadjio Boulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.3957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial growth of Phnom Penh, Cambodia (1973–2015): Patterns, rates, and socio-ecological consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Choï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansopheaktra Sovann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.104061. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.104061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Modeling and Simulation with the GAMA Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Nghi Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.3964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level analysis of nutrient cycling within agro-sylvo-pastoral landscapes in West Africa using an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107, pp.267-280. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Contagion Model for Group Evacuation Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hien Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (2), pp.169-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Epidemiological Modelling: Exploring the Impact of the ASEAN Economic Corridors Policy on the Dengue Fever Epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Philippon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ASM Science Journal, 1 n° spécial ICT-Bio, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating spatially-explicit crop dynamics of agricultural landscapes: The ATLAS simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.62-80. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2017.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Human Behaviours in Disasters from Interviews: Application to Melbourne Bushfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.3395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02107060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDI vs FSM Agents in Social Simulations for Raising Awareness in Disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJISCRAM.2017010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02107058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of the effects of social relation and emotion on decision making in emergency evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hien Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (9), pp.371-392. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.080951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDI agents in social simulations: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.207-238. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888916000096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of moral sensitivity on organizational cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramon Teran Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (6/7), pp.1067-1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Being Hybrid for Spatial Epidemic Models: A Multi-Scale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (4), pp.309-329. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems3040309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données géographiques à la simulation à base d'agents : application de la plate-forme GAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, document 6 (26263), pp. 1-19. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSets - Using trust to detect deceitful agents in a distributed information collecting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (4), pp.251-263. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-012-0140-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents BDI et simulations sociales, Unis pour le meilleur et pour le pire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hickmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Scerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.11--42. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.11-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logic of acceptance: grounding institutions on agents' attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.901-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of PAMS Collaboration Platform to Simulation-Based Researches in Soil Science : The Case of the MIcro-ORganism Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Trong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Communication Technologies, 2009. RIVF '09. International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF.2009.5174623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMS - Môi trường cộng tác cho mô hình hóa các hệ thống phức tạp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Trong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth National Symposium "Fundamental and Applied Information Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logical Framework for Grounding-based Dialogue Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (4), pp.117-137. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête sur les perceptions de la mobilité pour informer un simulateur multi-agent de choix modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Modeling and Explainable Artificial Intelligence for Complex Systems: A Workflow for Automated Simulation Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Saves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramudita Satria Palar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Robani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable and Explainable Surrogate Modeling for Simulations: A State-of-the-Art Survey and Perspectives on Explainable AI for Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramudita Satria Palar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Saves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Daffa Robani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371637v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling realistic human behavior using generative agents in a multimodal transport system: Software architecture and Application to Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Dung Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen*: an integrated tool for realistic agent population synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thiriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from implementing in parallel with 3 platforms the same didactic agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical analysis on external factors affecting pedestrian dynamics in high-density situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Pedestrian and Evacuation Dynamics (PED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Eindhoven, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation des gestionnaires à la prévention des risques liés à l’eau : modélisation, simulation et participation dans le delta du Mékong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Spatial Analysis and GEOmatics (SAGEO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale epidemiological modeling: exploring the impact of ASEAN « economic corridors policy » on the spread and management of Dengue fever epidemics (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Philippon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICT/BIO ASIA 2016 Regional Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Model of the Amazonian Forest Colonisation and Oil Exploitation: the Oriente Study Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chapotat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCAS-GEMMES : Integrated dynamics of adaptation strategies in the Vietnamese Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Quang Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Huynh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woillez, Marie-Noël; Espagne, Etienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mekong Delta Emergency, Climate and Environmental Adaptation Strategies to 2050 - Final Report GEMMES Viet Nam project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, part 3, , pp.207-239, 2022, GEMMES rapport COP 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting the Impact of Pedestrianisation on Urban Pollution Using Tangible Agent-Based Simulations: Application to Hoan Kiem District, Hanoi, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohd Hafiz Mohd; Md Yushalify Misro; Syakila Ahmad; Doanh Nguyen Ngoc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Simulation and Applications of Complex Systems : CoSMoS 2019, Penang, Malaysia, April 8-11, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 359, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-77, 2021, Springer Proceedings in Mathematics &amp; Statistics book series (PROMS), 978-981-16-2628-9. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2629-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Co-modeling Approach to Simulate the Evacuation of a Population in the Context of a Realistic Flooding Event: A Case Study in Hanoi (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Amine Elwaqoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohd Hafiz Mohd; Md Yushalify Misro; Syakila Ahmad; Doanh Nguyen Ngoc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Simulation and Applications of Complex Systems: CoSMoS 2019, Penang, Malaysia, April 8-11, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 359, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-108, 2021, Springer Proceedings in Mathematics &amp; Statistics, 978-981-16-2628-9. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2629-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation strategies in the Mekong delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Quang Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Espagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change in Viet Nam; Impacts and adaptation. A COP26 assessment report of the GEMMES Viet Nam project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.441-475, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model for high-density urban redevelopment under varied market and planning contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Zarpelon Leao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Pettit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reed, Richard; Pettit, Chris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Estate and GIS: The Application of Mapping Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Châpitre 7, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge - Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-139, 2018, 978-1315642789. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315642789-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-modal Urban Traffic Agent-Based Framework to Study Individual Response to Catastrophic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Daudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Miller et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2018: Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 440-448, 2018, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03098-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle PASHAMAMA-MONOIL : impacts des activités pétrolières en Equateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes : de la biologie au territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23 (Compréhension et analyse des systèmes complexes), </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Agropolis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50, 2018, Dossier Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple-to-use BDI architecture for agent-based modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Quang Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Social Simulation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13 p., 2017, Advances in Intelligent Systems and Computing, 978-3-319-47252-2. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47253-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netlogo, An Open Simulation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilleau Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhelm Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Banos; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-based Spatial Simulation with Netlogo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (Chapter 1), </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-37, 2017, Advanced Concepts, 0081010648. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2015-0-01197-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3 : Macro Models, Micro Models and Network Based coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Banos; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-based Spatial Simulation with Netlogo, Volume 2: Advanced Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-84, 2017, 978-1785481574. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-157-4.50003-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating urban growth with raster and vector models: a case study for the city of Can Tho, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems. AAMAS 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10003 (Chapter 2), </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lecture Notes in Computer Science, 978-3-319-51956-2. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51957-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Micro and Macro Dynamics Models on Networks: Application to Disease Spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Gaudou; Jaime Simão Sichman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Based Simulation XVI: International Workshop, MABS 2015, Istanbul, Turkey, May 5, 2015, Revised Selected Papers ; ISBN 978-3-319-31446-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9568 (2016), </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-33, 2016, Lecture Notes in Computer Science book series, 978-3-319-31446-4 978-3-319-31447-1. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31447-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de modèles agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation spatiale à base d’agents avec NetLogo 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.49, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Involve Stakeholders in the Modeling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to Involve Stakeholders in the Modeling Process - Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-055-3.50006-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des modèles multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation spatiale à base d’agents avec NetLogo, Volume 1 : introduction et bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modal Logics of Group Belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herzig; Andreas and Lorini; Emiliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cognitive Foundations of Group Attitudes and Social Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer, pp.75--106, 2015, Studies in the Philosophy of Sociality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based Model Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilleau Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Banos; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-based Spatial Simulation with NetLogo - Volume 1 Introduction and Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Press - Elsevier, pp.125-181, 2015, Volume 1: Introduction and Bases, 978-1-78548-055-3. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-055-3.50004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalismes de description des modèles agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation spatiale à base d'agents avec NetLogo 1 : introduction et bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-72, 2015, Collection Systèmes d'Information, Web et Informatique Ubiquitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description Formalisms in Agent Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-based Spatial Simulation with Netlogo - Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-73, 2015, 9781785480553. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-055-3.50002-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation spatiale à base d’agents avec NetLogo 1 : Introduction et bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 3, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 242 p., 2015, Collection "Systèmes d'Information, Web et Informatique Ubiquitaire", 978-1-78405-047-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Models for Understanding and Exploring Urban Spatial Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunh Quang Nghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truing Chi Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagrée, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Glance at Sustainable Urban Development - Methodological, Crosscutting and Operational Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (Chapter: 2.2), </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Publishind House; AFD : Agence française de développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173--200, 2015, Collection Conférences et Séminaires ISSN : 2118-3872, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1271.8963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicMac, épidémie dans un réseau de villes, systèmes d’équations différentielles et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif MAPS : Modélisation multi-agents appliquée aux phénomènes spatialisés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil de fiches pédagogiques du réseau MAPS - Modélisation multi-Agents appliquée aux Phénomènes Spatialisés - 2009 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif MAPS : Modélisation multi-agents appliquée aux phénomènes spatialisés, pp.107--135, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Agent-Based Computer Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water and its Many Issues. Methods and Cross-cutting Analysis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées de Tam Dao, pp.130-154, 2013, Regional Social Sciences Summer University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Approach To Agent-Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc An Vo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water and its Many Issues. Methods and Cross-cutting Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée de Tam Dao, pp.277-300, 2013, Journée de Tam Dao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cluster-Based Approach for Disturbed, Spatialized, Distributed Information Gathering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Anh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desai; Nirmit and Liu; Alan and Winikoff; Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.588-603, 2012, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25920-3_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group belief and grounding in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trognon, Alain and Batt, Martine and Caelen, Jean and Vernant, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Properties of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.59--96, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical modeling of emotions for Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fulvio Mastrogiovanni; Nak-Young Chong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Ambient Intelligence: Trends and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global Publisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1616928575. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-857-5.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIS: A Grid Platform to Ease and Optimize Multi-agent Simulators Running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Canape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The-Nhan Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Demazeau; Michal Pěchoucěk; Juan M. Corchado; Javier Bajo Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Practical Applications of Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.129-134, 2011, 978-3-642-19874-8. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of GAMA days 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Biré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Nga Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diep Anh Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04179579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent-Based Simulation XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simão Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaudou, Benoit; Simão Sichman, Jaime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi-Agent Systems and Agent-Based Simulation (MABS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. 9568, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lecture Notes in Computer Science book series (LNCS), </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31447-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights of Practical Applications of Heterogeneous Multi-Agent Systems: The PAAMS Collection - PAAMS 2014 International Workshops, Salamanca, Spain, 04/06/2014 - 06/06/2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M. Corchado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Bajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslaw Kozlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Pawlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corchado, Juan M.; Bajo, Javier; Lopes, Fernando; Hallenborg, Kasper; García-Teodoro, Pedro; Kozlak, Jaroslaw; Pawlewski, Pawel; Molina, José M.; Gaudou, Benoit; Julián, Vicente; Unland, Rainer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems Workshops (PAAMS 2014 Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. 430, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Communications in Computer and Information Science book series (CCIS), 978-3319077666. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07767-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing social simulation to (seriously) support decision-making: COMOKIT, an agent-based modelling toolkit to analyse and compare the impacts of public health interventions against COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling societies and their territories - the importance of the social science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAELIA multiagent platform - modelling and simulation of socioagroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - COMPLEX SYSTEMS - From biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASHAMAMA-MONOIL model - impacts oil development activities in Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - COMPLEX SYSTEMS - From biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMA - an open-source complex system agent-based modelling and simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - COMPLEX SYSTEMS - From biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les sociétés et leurs territoires - de l’importance des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - SYSTÈMES COMPLEXES - de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMA : une plateforme accessible à tous de modélisation et simulation à base d'agents des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme multi-agent MAELIA - modélisation et simulation des systèmes socio-agro-écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - SYSTÈMES COMPLEXES - de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Von Thünen, organisation de l’espace agricole autour d’un marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil de fiches pédagogiques du réseau MAPS - Modélisation multi-Agents appliquée aux Phénomènes Spatialisés 2009 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.219--251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward complex models of complex systems - One step further in the art of Agent-Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Toulouse 1 Capitole, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03283992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDI agents in social simulations: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-050, LIG : Laboratoire d'informatique de Grenoble. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining mental attitudes and public facts in an ACL semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-042, LIG. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ACL for companion agents that can choose (not) to lie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-043, LIG. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical formalization of social commitments: Application to agent communication languages (long version of AAMAS 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2009-14–FR, IRIT : Institut de Recherche Informatique de Toulouse. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutional dimension of speech acts: a logical approach based on the concept of acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR--2008-9--FR, IRIT : Institut de Recherche en Informatique de Toulouse. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple logical framework for emotional agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR-2006-16-FR, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Economics and Mathematical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 676, pp.X, 243, 2015, Lecture Notes in Economics and Mathematical Systems, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09578-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-Agents appliquée aux Phénomènes Spatialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01090631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId573"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BENOIT GAUDOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9005-3004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131428438</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement professeur des Universités en Informatique à l'Université Toulouse Capitole.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Shapley Additive Explanations to Understand Anomaly Detection Algorithm Behaviors and Their Complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Saves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis (IDA) 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature and IDA, Apr 2026, Leiden (NL), Netherlands. pp.126-140, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-23833-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485124v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Agents in Spatial Double-Auction Markets: Modeling the Emergence of Industrial Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mastio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Saves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudou Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Foundation for Autonomous Agents and Multiagent Systems (IFAAMAS), May 2026, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.65109/EXII2056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Model-Based Screening to Data-Driven Surrogates: A Multi-Stage Workflow for Exploring Stochastic Agent-Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Saves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mastio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MABS 2026 - The 27th International Workshop on Multi-Agent-Based Simulation @AAMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAAMAS, May 2026, Paphos (Cyprus), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin dispersal in environmental systems : linking processes of environmental changes and hominin dispersal in Eurasia during the Early Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiel Conference "Scales of social, environmental and cultural change in past societies", Session 10 "Approaches to coupling Earth and human system data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Kiel (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-agents d'un marché local de flux résiduels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mastio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Economie Circulaire 2025 (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de Substitution pour les Modèles Basés Agents : Enjeux, Méthodes et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Saves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 33èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of crisis cell decisions during flash flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Sustainable Industrial Tree Plantation through Agent-Based Modeling: A Case Study from the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeCIEL: Contextual Interactive Ensemble Learning for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blanco-Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Practical applications of Agents and Multi-Agent Systems (PAAMS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of ABM Narratives using Simulation Traces and LLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit, United States. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving decision-making during high-impact hydrometeorological events: A series of serious games for flood crisis management exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galateia Terti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th PLINIUS Conference on Mediterranean Risks (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, the European Geosciences Union, Sep 2024, Chania, Greece. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-plinius18-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyPedSim : Un framework pour la simulation multi-niveau de foules denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2024 : 32èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler des réseaux céréaliers-éleveurs pour évaluer leur capacité d'autonomie locale : Application en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RMT Spicee 2024 : Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spicee : Structurer et Produire l'Innovation dans les systèmes ayant des Cultures et de l'Elevage Ensemble, Mar 2024, Montpellier, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of hominin dispersal patterns during the early-middle Pleistocene transition : a methodological enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists (EAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model of modal choice with perception biases and habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Mobility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête sur les perceptions de la mobilité pour informer un simulateur multi-agent de choix modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 32èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-level density-based crowd simulation architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Practical Applications of Agents and multi-agents systems (PAAMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Guimarães, Portugal. pp.64-75, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37616-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent modelling of Dense cRowd dynAmicS (MADRAS): Application to the Festival of Lights (Lyon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohcine Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Cordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Pedestrian and Evacuation Dynamics (PED2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven University of Technology, Jun 2023, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TTC-SLSTM: Human trajectory prediction using time-to-collision interaction energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Korbmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tordeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Knowledge and Systems Engineering (KSE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Cryptography Techniques (ACT); VNU University of Engineering and Technology (VNU-UET); IEEE, Oct 2023, Hanoi, Vietnam. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE59128.2023.10299443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration d'un modèle multi-agents qui simule des réseaux céréalierséleveurs : PSE et échantillonnage par suite de Sobol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEXICO 2023 : Rencontres annuelles 2023 du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Palaiseau, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using synthetic data to improve performance of data-driven algorithms in high density pedestrian situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Korbmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tordeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference GAMA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Model Coupling Strategies in a Hybrid Agent-Based Traffic Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Erdelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Workshop on Multi-Agent-Based Simulation (MABS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres (virtuel), United Kingdom. pp.153-167, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94548-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituting a pre-Neolithic territory by implementing Plant Functional Types: Application to the Roussillon territory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Loup-Hadamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cahierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCAS: an Agent-Based model for Understanding Adaptation Strategies in the Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Quang Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Huynh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Simulation Multi-Agent Basée sur l'Affordance pour Contraindre l'Emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA : Association française pour l'intelligence artificielle, Jun 2022, Saint-Etienne, France. pp.77--83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Affordance-Based Multi-Agent Simulation to Constrain Emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference GAMA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner jeu de rôle coopératif et simulation numérique des comportements de protection dans les exercices de gestion de crise inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France. pp.113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling agent-based simulation with optimization to enhance population sheltering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Laatabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Information Systems for Crisis Response and Management Conference (ISCRAM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National School of Engineers of Tarbes, France; ISCRAM Organisation, May 2022, Tarbes, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in pedestrian trajectory predictions for high- and low-density situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Korbmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tordeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Traffic and Granular Flow (TGF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for optimization tools in agent-based models: a GAMA model for flood crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Laatabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Richa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference GAMA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gampy: a fast plugin for integration of Python-based deep-learning models to the GAMA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference GAMA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing ABM Submodels to Promote Stakeholder Participation: A look into Sustainable Forest Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bantayan Nathaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barua Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular framework for multi-behavior and multi-scale simulation of pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference GAMA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Reconstitution of the Vegetation of a pre-Neolithic French Mediterranean territory using Plant Functional Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Loup-Hadamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement, Territory and Landscape Dynamics: Assessment and Prospects in Spatial Archeology. Tirbute to Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMOKIT: a brief synthesis of the Gama supported agent-based framework to study NPI against Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Huynh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the transition of mobility toward smart and sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Erdelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Agent-Based Modelling of Urban Systems (ABMUS @ AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, London (virtual), United Kingdom. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisions and Behavioral Responses for Impact Estimation in Flash Floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galateia Terti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ABM to support collective reflection on the evolution of mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMOKIT : un environnement générique et modulaire pour analyser les impacts des politiques d'intervention contre l'épidémie de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2021) @ PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward phygital agent-based interactive simulations to support urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Agent-Based Modelling of Urban Systems (ABMUS @ AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, London (Virtual), United Kingdom. pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for integrated assessment modeling of socio-agro-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Belorgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen*: realistic synthetic population generation plugin for Gama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-Based Maps as input data for Agent-Based Modeling: application to the colonization of the Ecuadorian Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Modeling Approach for Understanding Land-use Adaptation in the Mekong Delta under the Context of Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Quang Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Huynh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From BPMN to GAML: application to crisis management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Poubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A land-use change model to study climate change adaptation strategies in the Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chi Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh van Danh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Quang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing and Communication Technologies (RIVF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Hanoi, Vietnam. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF51545.2021.9642072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-traffic agent-based simulation based on Bezier curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc C Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doanh Nguyen-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Model for a participatory network of air quality sensors on bicycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Coisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape, vegetation and resources' modeling : reconstituting the pre-Neolithic Roussillon territory (France) and its vegetation by implementing Plant Functional Types, hydrosystems and climate into a cellular automaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Loup-Hadamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cahierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakari Iguenad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level nutrient cycle model in agro-sylvo-pastoral systems of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the COMOKIT model to study the impact of the morpho-functional organization of cities on the spread of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Agent-Based Modelling of Urban Systems (ABMUS @ AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model for mixed traffic in Vietnam based on virtual local lanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doanh Nguyen-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tien Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge and Systems Engineering (KSE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Can Tho city, Vietnam. pp.147-152, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE50997.2020.9287400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HoanKiemAir : simulating impacts of urban management practices on traffic and air pollution using a tangible agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing and Communication Technologies (RIVF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Ho Chi Minh, Vietnam. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF48685.2020.9140787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a descriptive participatory simulation to specific case studies: Adapting the LittoSIM coastal flooding management simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Environmental Modelling &amp; Software Society (iEMSs 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Brussel, Jul 2020, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CityScope Hanoi: interactive simulation for water management in the Bac Hung Hai irrigation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doanh Nguyen-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge and Systems Engineering (KSE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Can Tho city, Vietnam. pp.153-158, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE50997.2020.9287831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Valence, Spain. pp.76-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Tranouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASHAMAMA: an agricultural process-driven agent-based model of the Ecuadorian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Multi-Agent-Based Simulation (MABS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.59-74, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22270-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelo conceptual basado en agentes para estudiar el comportamiento de la población de la amazonía ecuatoriana expuesta a riesgos de contaminación petrolera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noudéhouénou Jaderne Lionel Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audren Bouadjio Boulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario científico Petróleo, Ambiente, Salud y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-modal Urban Traffic Agent-Based Framework to Study Individual Response to Catastrophic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2018: The 21st International Conference on Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03098-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Real-Case Situation of Egress Using BDI Agents with Emotions and Social Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles and Practice of Multi-Agent Systems (PRIMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokyo, Japan. pp.3-18, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03098-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279420v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of New Mobility Modes on a City: A Generic Approach Using ABM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Complex Systems (ICCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New England Complex Systems Institute, Cambridge, MA, Jul 2018, Cambridge, United States. pp.272-280, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96661-8_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring trade and health policies influence on Dengue spread with an Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Multi-Agent-Based Simulation (MABS 2016) at AAMAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore. pp. 111-127, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67477-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based simulation of extremist network formation through radical behavior diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sureda Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Agents and Artificial Intelligence (ICAART 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp. 236-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Agent-Based Network Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audren Bouadjio Boulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Agents and Artificial Intelligence (ICAART 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp. 599-606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A situated BDI agent architecture for the GAMA modelling and simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Multi-Agent-Based Simulation (MABS 2016) at AAMAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore. pp. 3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from implementing in parallel with 3 platforms the same didactic agent-based model (CoMSES Net virtual conference 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network for Computational Modeling in the Social and Ecological Sciences - CoMSES Net virtual conference (CoMSES 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion in the Evacuation Process: Formal model and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hien Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Information and Communication Technology (SoICT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Ho Chi Minh City, Vietnam. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring agent architectures for farmer behavior in land-use change. A case study in coastal area of the Vietnamese Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Quang Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Minh Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Multi-Agent-Based Simulation (MABS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.146-158, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31447-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological Risks and Integration of Health Policies on a Regional Scale: Modelling to Make Better Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition des Journées de Tam Dao 2016 : Les enjeux de la transition énergétique au Vietnam et en Asie du Sud-Est (JTD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viet Nam Academy of Social Sciences (VASS); École française d'Extrême-Orient (ÉFEO); Agence Française de Développement (AFD),; Institut de Recherche pour le Développement (IRD); Agence universitaire de la Francophonie (AUF); Nantes University (France); Centre de coopération internationale en recherche agronomique pour le développement (CIRAD), Jul 2016, Danang, Vietnam. pp.167--207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BDI agent architecture for the GAMA modeling and simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MABS 2016 - 17th International Workshop on Multi-Agent-Based Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapour, Singapore. 155 p., </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67477-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling human behaviours in disasters from interviews: application to Melbourne bushfires (SSC 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Simulation Conference (SSC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSA (European Social Simulation Association); PAAA (Pacific-Asian Association for Agent-based Approach in Social Systems Sciences); CSSSA (Computational Social Science Society of America), Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFBM - A Framework for Data Driven Approach in Agent-Based Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Thai Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EAI International Conference on Nature of Computation and Communication (ICTCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rach Gia, Vietnam. pp. 264-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling human behaviours in disasters from interviews: application to Melbourne bushfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02107085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model to analyze the ecological functioning of agro-silvo-pastoral landscapes in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software Society (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp. 1305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de comportements humains en situation de crise à partir d'entretiens : application aux incendies de forêt de Melbourne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationales d'Intelligence Artificielle (CNIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA: Association française pour l'Intelligence Artificielle, Jun 2016, Clermont-Ferrand, France. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which models are used in social simulation to generate social networks? A review of 17 years of publications in JASSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audren Bouadjio Boulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sureda Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference (WSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Huntington Beach, CA, United States. pp. 4021-4032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Modelers with a Simple Yet Rich Tool to Define Cognitive Agents with the GAMA Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgais Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems (CCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple-to-use BDI architecture for Agent-based Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Quang Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh Conference of the European Social Simulation Association (ESSA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of group on the evacuation process - Theory and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hien Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Information and Communication Technology (SoICT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hue, Vietnam. pp.350-357, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2833258.2833265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Joint Modeling of The Behavior of Social Insects and Their Interaction With Environment by Taking Into Account Physical Phenomena Like Anisotropic Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Histace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanque, Spain. pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling micro and macro dynamics models on networks: Application to disease spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents &amp; Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAMAS, May 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing and exploring past events using agent-based geo-historical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Multi-Agent-Based Simulation (MABS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of emotion in evacuation simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean countries (ISCRAM MED 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.192-205, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11818-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing agricultural landscapes for favouring ecosystem services provided by biodiversity: a spatially explicit model of crop rotations in the GAMA simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress on Env. Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles dynamiques micro-macro sur réseaux : Application à la propagation de maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Modèles et Analyses Réseau : Approches Mathématiques et Informatiques (MARAMI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Calibrate & Validate an Agent-Based Simulation Model - An Application of the Combination Framework of BI solution & Multi-agent platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Thai Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Agents and Artificial Intelligence (ICAART 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp. 172-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulating Moral Emotions in Organizations: exploring its impact on collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramon Teran Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of the World Organization of Systems and Cybernetics - WOSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ibague, Colombia. pp. 726-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of social-ecological systems: The MAELIA high-resolution multi-agent platform to deal with water scarcity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress on Environmental Modelling and Software (iEMSs 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, Californie, United States. 2386 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Past Crises to Better Manage the Present: Initiation to Geo-Historical Risk Modelling (The 1926 Red River Swelling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tam Đảo Summer School Week 2013 : The Perception and Management of Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Da Lat, Vietnam. pp.299--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Emotions in Organizational Settings : towards dealing with morality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramon Teran Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence - ICAART 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp. 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAELIA multi-agent platform for integrated analysis of interactions between agricultural land-use and low-water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi-Agent-Based Simulation - MABS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp. 85-110, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54783-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BDI agent architecture for the GAMA modeling and simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MABS 2016 Multi-Agent-Based Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore. 10 p., </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-254-7-395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMA: multi-level and complex environment for agent-based models and simulations (demonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Autonomous agents and multi-agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United States. pp.1361-1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New BDI Architecture To Formalize Cognitive Agent Behaviors Into Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc An Vo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference KES on Agent and Multi-Agent System - Technologies and Applications(KES-AMSTA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hue City, Vietnam. pp. 395-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation of framework of business intelligence for agent-based simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Thai Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Xuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Information and Communication Technology (SoICT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Da Nang, Vietnam. pp.35-44, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2542050.2542069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment modeling of low-water management policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop of Applied Computing for the Management of the Environment and Natural Resources (WCAMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Maceió, Alagoas, Brazil. 2173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de dynamiques, auto-organisation et confiance dans un système multi-agents perturbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Quang Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Journées Francophones sur les Systemes Multi-Agents (JFSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. pp.147-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination Framework of BI solution & Multi-agent platform (CFBM) for multi-agent based simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Thai Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Conference francophone sur le Gestion et l'Extraction de Connaissances : Journée Atelier aide à la Décision à tous les Etages (AIDE@EGC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMA: a spatially explicit, multi-level, agent-based modeling and simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems PAAMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Salamanque, Spain. 4 p., </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38073-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMA: multi-level and complex environment for agent-based models and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '13: 12th International conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Sain-Paul, United States. pp.1361-1362, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/2484920.2485225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMA 1.6: Advancing the art of complex agent-based modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc An Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Huynh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim international Conference on Multi-Agents (PRIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dunedin, New Zealand. pp.117-131, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-44927-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMA: A Spatially Explicit, Multi-level, Agent-Based Modeling and Simulation Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Spain. pp.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Guilt : An Agent-Based Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunate Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of the European Social Simulation Association (ESSA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Warsaw, Poland. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39829-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Emotion Dynamics in a Group of Agents in an Evacuation Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim workshop on Agent-based modeling and simulation of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Kolkata, India. pp.604-619, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25920-3_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture d'agent BDI basée sur la théorie des fonctions de croyance : application à la simulation du comportement des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Honfleur, France. pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new BDI agent architecture based on the belief theory. Application to the modelling of cropping plan decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to do social simulation in logic: modelling the segregation game in a dynamic logic of assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi-Agent Systems and Agent-Based Simulation (MABS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.59-73, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28400-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIS: a grid platform to ease and optimize multi-agent simulators running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Canape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nhan Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire des simulations sociales en logique : formalisation du modèle de ségrégation dans une logique dynamique des affectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journees francophones sur les Modèles Formels de l'Interaction (MFI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSets - Using Trust to Detect Deceitful Agents in a Distributed Information Collecting System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computing and Communication Technologies, Research, Innovation, and Vision for the Future (RIVF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2010, Hanoï, Vietnam. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF.2010.5633080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AROUND project: Adapting robotic disaster response to developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chu Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety, Security &amp; Rescue Robotics (SSRR), 2009 IEEE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Colorado, United States. 6 p., </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR.2009.5424156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using trust and cluster organisation to improve robot swarm mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Robots and Sensors integration in future rescue INformation system (ROSIN) in IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and Robustness in a Disturbed MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE-RIVF International Conference on Computing and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, DaNang, Vietnam. pp.1--4, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF.2009.5174630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring the institutional dimension of speech acts in agents’ attitudes: a logical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research, Innovation and Vision for the Futur 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Da Nang City, Vietnam. pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical formalization of social commitments: Application to Agent Communication Languages (short version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1293-1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de communication dans un système de collecte d'information à base d'agents perturbés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septièmes journées francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, France. pp.207-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AROUND project: Adapting robotic disaster response to developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stinckwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Workshop on Safety, Security &amp; Rescue Robotics (SSRR 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Denver, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR.2009.5424156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring Institutions in Agents' Attitudes: Towards a Logical Framework for Autonomous MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tummolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems, May 2008, Estoril, Portugal. pp.728-735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCC's emotions: a formalization in a BDI logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Artificial Intelligence: Methodology, Systems, Applications (AIMSA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Varna, Bulgaria. pp.24-32, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11861461_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logical framework for an emotionally aware intelligent environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Artificial Intelligence Techniques for Ambient Intelligence (AITAmI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Riva de Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Semantics for the FIPA Agent Communication Language based on Social Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Nickles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Trento, Italy. pp.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation logique d'agents rationnels pour l'intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Annecy, France. pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding and the expression of belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Principles of Knowledge Representation and Reasoning (KR 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Windermere, United Kingdom. pp.211-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logical framework for grounding-based dialogue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international workshop on Logic and Communication in Multiagent Systems (LCMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable and Explainable Surrogate Modeling for Simulations: A State-of-the-Art Survey and Perspectives on Explainable AI for Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramudita Satria Palar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Saves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Daffa Robani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (2026), pp.1-65. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-026-10600-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371637v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Movements in a Changing World: Modelling Early Pleistocene and Early Middle Pleistocene Climatic and Ecological Environments and Influences on Hominin Dispersal in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Laustsen Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9, pp.66 - 88. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUNTIAN: An Agent-Based Model of an Industrial Tree Plantation for Promoting Sustainable Harvesting in the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f16081293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Crowd Dynamics and Pedestrian Trajectories: A Multiscale Field Study at the Fête des Lumières in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Cordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Korbmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohcine Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.718. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04732-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on the Use of Agent-Based Modeling and Simulation for the Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Laatabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3769070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une économie circulaire territoriale : modélisation orientée agents des échanges de coproduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mastio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating Agent-Based Models to Stakeholders: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (2), </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.5623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyPedSim: A Multi-Level Crowd-Simulation Framework—Methodology, Calibration, and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (5: Special Issue Advances in Agents and Multiagent Systems for Sensor Applications), pp.1639. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24051639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMOKIT v2 : A multi-scale approach to modeling and simulating epidemic control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0299626. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0299626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review of dense crowd simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134, pp.102955. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2024.102955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Pedestrian Dynamics Predictions Using Neighboring Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.1--8. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17815/CD.2024.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Flows, Uses and Populations Territorial Attachments: The Case of the Oyapock Watershed (French Guiana, Amapá State of Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Rojas Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Janaína dos Santos Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Costa Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12050991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Model for Land-Use Change Adaptation Strategies in the Context of Climate Change and Land Subsidence in the Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chi Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Quang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.5355. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15065355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation Agent pour le Génie Civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journées thématiques AUGC - Intelligence Artificielle, 41 (2: special issue), pp.69-85. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie sémantique par zonage à dires d’acteurs : Le Ferlo (Sénégal) et l’observatoire de Tessekere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Iopue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.32655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TIP402WEB (h5020), </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-h5020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité face aux catastrophes naturelles : comportements de mise en protection et gestion de l’évacuation en cas de crue rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Francophonie en Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Environnement et développement durable en Asie du Sud-Est, 6 (2020) (6), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMOKIT: A Modeling Kit to Understand, Analyze, and Compare the Impacts of Mitigation Policies Against the COVID-19 Epidemic at the Scale of a City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Quang Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.563247. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.563247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flows in Agro-food Networks (FAN): an agent-based model to simulate local agricultural material flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180 (180), pp.102718. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2019.102718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building, composing and experimenting complex spatial models with the GAMA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Nghi Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoinformatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.299-322. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10707-018-00339-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing histories of exposure and demography : the construction of an agent-based model of the Ecuadorian Amazon colonization and exposure to oil pollution hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audren Bouadjio Boulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.3957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial growth of Phnom Penh, Cambodia (1973–2015): Patterns, rates, and socio-ecological consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Choï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansopheaktra Sovann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.104061. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.104061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Modeling and Simulation with the GAMA Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Nghi Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.3964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level analysis of nutrient cycling within agro-sylvo-pastoral landscapes in West Africa using an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107, pp.267-280. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Contagion Model for Group Evacuation Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hien Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (2), pp.169-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Epidemiological Modelling: Exploring the Impact of the ASEAN Economic Corridors Policy on the Dengue Fever Epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Philippon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ASM Science Journal, 1 n° spécial ICT-Bio, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating spatially-explicit crop dynamics of agricultural landscapes: The ATLAS simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.62-80. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2017.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Human Behaviours in Disasters from Interviews: Application to Melbourne Bushfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.3395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02107060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDI vs FSM Agents in Social Simulations for Raising Awareness in Disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJISCRAM.2017010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02107058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of the effects of social relation and emotion on decision making in emergency evacuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hien Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Hung Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (9), pp.371-392. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.080951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDI agents in social simulations: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.207-238. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888916000096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of moral sensitivity on organizational cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Ramon Teran Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (6/7), pp.1067-1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Being Hybrid for Spatial Epidemic Models: A Multi-Scale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (4), pp.309-329. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems3040309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données géographiques à la simulation à base d'agents : application de la plate-forme GAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, document 6 (26263), pp. 1-19. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSets - Using trust to detect deceitful agents in a distributed information collecting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (4), pp.251-263. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-012-0140-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents BDI et simulations sociales, Unis pour le meilleur et pour le pire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hickmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Scerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.11--42. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.11-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logic of acceptance: grounding institutions on agents' attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.901-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of PAMS Collaboration Platform to Simulation-Based Researches in Soil Science : The Case of the MIcro-ORganism Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Trong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Communication Technologies, 2009. RIVF '09. International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF.2009.5174623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMS - Môi trường cộng tác cho mô hình hóa các hệ thống phức tạp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Nguyen Trong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Vinh Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth National Symposium "Fundamental and Applied Information Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logical Framework for Grounding-based Dialogue Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (4), pp.117-137. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête sur les perceptions de la mobilité pour informer un simulateur multi-agent de choix modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Modeling and Explainable Artificial Intelligence for Complex Systems: A Workflow for Automated Simulation Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Saves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramudita Satria Palar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Robani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling realistic human behavior using generative agents in a multimodal transport system: Software architecture and Application to Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Dung Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen*: an integrated tool for realistic agent population synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thiriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from implementing in parallel with 3 platforms the same didactic agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical analysis on external factors affecting pedestrian dynamics in high-density situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Tu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Pedestrian and Evacuation Dynamics (PED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Eindhoven, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation des gestionnaires à la prévention des risques liés à l’eau : modélisation, simulation et participation dans le delta du Mékong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Spatial Analysis and GEOmatics (SAGEO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale epidemiological modeling: exploring the impact of ASEAN « economic corridors policy » on the spread and management of Dengue fever epidemics (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Philippon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICT/BIO ASIA 2016 Regional Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Model of the Amazonian Forest Colonisation and Oil Exploitation: the Oriente Study Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chapotat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUCAS-GEMMES : Integrated dynamics of adaptation strategies in the Vietnamese Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Quang Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghi Huynh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woillez, Marie-Noël; Espagne, Etienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mekong Delta Emergency, Climate and Environmental Adaptation Strategies to 2050 - Final Report GEMMES Viet Nam project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, part 3, , pp.207-239, 2022, GEMMES rapport COP 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting the Impact of Pedestrianisation on Urban Pollution Using Tangible Agent-Based Simulations: Application to Hoan Kiem District, Hanoi, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohd Hafiz Mohd; Md Yushalify Misro; Syakila Ahmad; Doanh Nguyen Ngoc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Simulation and Applications of Complex Systems : CoSMoS 2019, Penang, Malaysia, April 8-11, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 359, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-77, 2021, Springer Proceedings in Mathematics &amp; Statistics book series (PROMS), 978-981-16-2628-9. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2629-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Co-modeling Approach to Simulate the Evacuation of a Population in the Context of a Realistic Flooding Event: A Case Study in Hanoi (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Amine Elwaqoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohd Hafiz Mohd; Md Yushalify Misro; Syakila Ahmad; Doanh Nguyen Ngoc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Simulation and Applications of Complex Systems: CoSMoS 2019, Penang, Malaysia, April 8-11, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 359, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-108, 2021, Springer Proceedings in Mathematics &amp; Statistics, 978-981-16-2628-9. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2629-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation strategies in the Mekong delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Quang Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Espagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change in Viet Nam; Impacts and adaptation. A COP26 assessment report of the GEMMES Viet Nam project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.441-475, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model for high-density urban redevelopment under varied market and planning contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Zarpelon Leao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Pettit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reed, Richard; Pettit, Chris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Estate and GIS: The Application of Mapping Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Châpitre 7, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge - Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-139, 2018, 978-1315642789. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315642789-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-modal Urban Traffic Agent-Based Framework to Study Individual Response to Catastrophic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Daudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Miller et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2018: Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 440-448, 2018, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03098-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle PASHAMAMA-MONOIL : impacts des activités pétrolières en Equateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes : de la biologie au territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23 (Compréhension et analyse des systèmes complexes), </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Agropolis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50, 2018, Dossier Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netlogo, An Open Simulation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilleau Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhelm Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Banos; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-based Spatial Simulation with Netlogo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (Chapter 1), </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-37, 2017, Advanced Concepts, 0081010648. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2015-0-01197-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple-to-use BDI architecture for agent-based modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Quang Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Social Simulation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13 p., 2017, Advances in Intelligent Systems and Computing, 978-3-319-47252-2. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47253-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3 : Macro Models, Micro Models and Network Based coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Banos; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-based Spatial Simulation with Netlogo, Volume 2: Advanced Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-84, 2017, 978-1785481574. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-157-4.50003-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating urban growth with raster and vector models: a case study for the city of Can Tho, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems. AAMAS 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10003 (Chapter 2), </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lecture Notes in Computer Science, 978-3-319-51956-2. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51957-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Micro and Macro Dynamics Models on Networks: Application to Disease Spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Gaudou; Jaime Simão Sichman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Based Simulation XVI: International Workshop, MABS 2015, Istanbul, Turkey, May 5, 2015, Revised Selected Papers ; ISBN 978-3-319-31446-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9568 (2016), </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-33, 2016, Lecture Notes in Computer Science book series, 978-3-319-31446-4 978-3-319-31447-1. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31447-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Involve Stakeholders in the Modeling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to Involve Stakeholders in the Modeling Process - Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-055-3.50006-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de modèles agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation spatiale à base d’agents avec NetLogo 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.49, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des modèles multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation spatiale à base d’agents avec NetLogo, Volume 1 : introduction et bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modal Logics of Group Belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herzig; Andreas and Lorini; Emiliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cognitive Foundations of Group Attitudes and Social Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer, pp.75--106, 2015, Studies in the Philosophy of Sociality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based Model Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilleau Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Banos; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-based Spatial Simulation with NetLogo - Volume 1 Introduction and Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Press - Elsevier, pp.125-181, 2015, Volume 1: Introduction and Bases, 978-1-78548-055-3. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-055-3.50004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalismes de description des modèles agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation spatiale à base d'agents avec NetLogo 1 : introduction et bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-72, 2015, Collection Systèmes d'Information, Web et Informatique Ubiquitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description Formalisms in Agent Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-based Spatial Simulation with Netlogo - Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-73, 2015, 9781785480553. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-055-3.50002-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation spatiale à base d’agents avec NetLogo 1 : Introduction et bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 3, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 242 p., 2015, Collection "Systèmes d'Information, Web et Informatique Ubiquitaire", 978-1-78405-047-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Models for Understanding and Exploring Urban Spatial Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunh Quang Nghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truing Chi Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagrée, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Glance at Sustainable Urban Development - Methodological, Crosscutting and Operational Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (Chapter: 2.2), </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Publishind House; AFD : Agence française de développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173--200, 2015, Collection Conférences et Séminaires ISSN : 2118-3872, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1271.8963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicMac, épidémie dans un réseau de villes, systèmes d’équations différentielles et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif MAPS : Modélisation multi-agents appliquée aux phénomènes spatialisés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil de fiches pédagogiques du réseau MAPS - Modélisation multi-Agents appliquée aux Phénomènes Spatialisés - 2009 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif MAPS : Modélisation multi-agents appliquée aux phénomènes spatialisés, pp.107--135, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Agent-Based Computer Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water and its Many Issues. Methods and Cross-cutting Analysis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées de Tam Dao, pp.130-154, 2013, Regional Social Sciences Summer University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Approach To Agent-Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc An Vo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water and its Many Issues. Methods and Cross-cutting Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée de Tam Dao, pp.277-300, 2013, Journée de Tam Dao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cluster-Based Approach for Disturbed, Spatialized, Distributed Information Gathering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Anh Nguyen Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desai; Nirmit and Liu; Alan and Winikoff; Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.588-603, 2012, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25920-3_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group belief and grounding in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trognon, Alain and Batt, Martine and Caelen, Jean and Vernant, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Properties of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.59--96, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical modeling of emotions for Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fulvio Mastrogiovanni; Nak-Young Chong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Ambient Intelligence: Trends and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global Publisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1616928575. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-857-5.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIS: A Grid Platform to Ease and Optimize Multi-agent Simulators Running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Canape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The-Nhan Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Demazeau; Michal Pěchoucěk; Juan M. Corchado; Javier Bajo Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Practical Applications of Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.129-134, 2011, 978-3-642-19874-8. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of GAMA days 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Biré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Nga Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diep Anh Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04179579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent-Based Simulation XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simão Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaudou, Benoit; Simão Sichman, Jaime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi-Agent Systems and Agent-Based Simulation (MABS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. 9568, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lecture Notes in Computer Science book series (LNCS), </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31447-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights of Practical Applications of Heterogeneous Multi-Agent Systems: The PAAMS Collection - PAAMS 2014 International Workshops, Salamanca, Spain, 04/06/2014 - 06/06/2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M. Corchado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Bajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslaw Kozlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Pawlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corchado, Juan M.; Bajo, Javier; Lopes, Fernando; Hallenborg, Kasper; García-Teodoro, Pedro; Kozlak, Jaroslaw; Pawlewski, Pawel; Molina, José M.; Gaudou, Benoit; Julián, Vicente; Unland, Rainer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems Workshops (PAAMS 2014 Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. 430, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Communications in Computer and Information Science book series (CCIS), 978-3319077666. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07767-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing social simulation to (seriously) support decision-making: COMOKIT, an agent-based modelling toolkit to analyse and compare the impacts of public health interventions against COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling societies and their territories - the importance of the social science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAELIA multiagent platform - modelling and simulation of socioagroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - COMPLEX SYSTEMS - From biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASHAMAMA-MONOIL model - impacts oil development activities in Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - COMPLEX SYSTEMS - From biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMA - an open-source complex system agent-based modelling and simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - COMPLEX SYSTEMS - From biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les sociétés et leurs territoires - de l’importance des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - SYSTÈMES COMPLEXES - de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMA : une plateforme accessible à tous de modélisation et simulation à base d'agents des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme multi-agent MAELIA - modélisation et simulation des systèmes socio-agro-écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - SYSTÈMES COMPLEXES - de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Von Thünen, organisation de l’espace agricole autour d’un marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil de fiches pédagogiques du réseau MAPS - Modélisation multi-Agents appliquée aux Phénomènes Spatialisés 2009 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.219--251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward complex models of complex systems - One step further in the art of Agent-Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Toulouse 1 Capitole, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03283992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDI agents in social simulations: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-050, LIG : Laboratoire d'informatique de Grenoble. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining mental attitudes and public facts in an ACL semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-042, LIG. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ACL for companion agents that can choose (not) to lie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-043, LIG. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical formalization of social commitments: Application to agent communication languages (long version of AAMAS 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2009-14–FR, IRIT : Institut de Recherche Informatique de Toulouse. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutional dimension of speech acts: a logical approach based on the concept of acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR--2008-9--FR, IRIT : Institut de Recherche en Informatique de Toulouse. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple logical framework for emotional agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR-2006-16-FR, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Economics and Mathematical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 676, pp.X, 243, 2015, Lecture Notes in Economics and Mathematical Systems, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09578-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-Agents appliquée aux Phénomènes Spatialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01090631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId574"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D15C071"/>
+    <w:nsid w:val="DB3CA13A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-gaudou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9005-3004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131428438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426172v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mastio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudou Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65109/EXII2056" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564415v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Levy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Lausten Lomborg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cucart-Mora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Olaf Reschke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hertler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Grove" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenith Arnejo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bantayan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanco-Volle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Tu Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520073v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Hall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37616-0_6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohcine Chraibi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Cordes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dufour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Korbmacher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE59128.2023.10299443" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loup-Hadamard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cahierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94548-0_12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03725040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doussin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724857v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Quang Truong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghi Huynh Quang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03633634v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Laatabi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Richa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bantayan Nathaniel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barua Leonardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Perelman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03461376v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416320v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Kaced" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462657v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Poubel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03533738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chi Truong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh van Danh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghi Quang Huynh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF51545.2021.9642072" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462655v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc C L&#234;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Ngo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coisne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakari Iguenad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226688v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086983v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tien Le" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE50997.2020.9287400" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Duc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF48685.2020.9140787" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Huu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE50997.2020.9287831" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130387v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mejean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22270-3_5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781876v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Jaderne Lionel Houssou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango-Cordero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Bouadjio Boulic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734351v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03098-8_28" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02279420v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03098-8_1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96661-8_29" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690134v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67477-3_6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sureda Gutierrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690132v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712558v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hien Ta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Amouroux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong Vinh Ho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484963v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Vo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Nguyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1_10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744133v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67477-3_1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thai Truong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493784v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159070v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303799v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216183v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgais Mathieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03482611v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833258.2833265" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127710v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140145v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Gasmi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03507307v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tho Nguyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5_17" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740174v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140149v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramon Teran Villegas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333849v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151031v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-254-7-395" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834498v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082724v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Xuan Truong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542050.2542069" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228712v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Le" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc An Vo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082445v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Quang Anh Nguyen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Canal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264571v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749621v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_25" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834494v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749393v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2484920.2485225" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932406v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44927-7_9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231761v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunate Mayor" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39829-2_9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692147v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25920-3_44" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742874v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714325v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470293v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28400-7_5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744257v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Canape" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Ho" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_17" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470298v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536848v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Nguyen Vu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2010.5633080" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536857v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chu Thanh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR.2009.5424156" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538104v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450231v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2009.5174630" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672518v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474454v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449093v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519312v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sempe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672520v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tummolini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537167v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519756v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537159v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Nickles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537168v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Evrard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516657v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535632v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530666v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Laustsen Lomborg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hertler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.212" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203822v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16081293" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714451v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04732-3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271993v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769070" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555959v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014943v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5623" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486999v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051639" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519212v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299626" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573057v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.102955" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637973v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2024.178" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086469v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas Cifuentes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jana&#237;na dos Santos Alves" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa Santo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050991" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035973v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065355" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216481v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.2.8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03565478v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hamath Diallo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Belem" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Iopue" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32655" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560913v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h5020" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258918v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968260v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.563247" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555158v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Macdonald" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102718" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01975984v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Nghi Huynh" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-018-00339-6" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110561v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3957" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399279v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheaktra Sovann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104061" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H1NDQ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620860v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3964" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283180v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.05.003" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097344v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097770v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607685v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Parry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2017.05.006" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107060v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3395" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107058v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017010103" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646071v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Nguyen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.080951" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484960v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888916000096" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282109v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287225v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems3040309" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154194v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26263" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417368v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-012-0140-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950877v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hickmott" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Scerri" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.11-42" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-R4CKKQP1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060135v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741738v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen Trong" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2009.5174623" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741745v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535631v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.02.016" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952826v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321914v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramudita Satria Palar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Robani" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371637v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Daffa Robani" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327607v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Dung Vu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097016v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thiriot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097646v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140287v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258920v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Tran" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseaux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159065v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446823v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chapotat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Houssou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844924v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258915v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Pham" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-2629-6_4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2629-6_4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258912v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Amine Elwaqoudi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413000v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033989v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zarpelon Leao" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Pettit" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315642789" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315642789-7" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928718v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110812v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio S&#225;enz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/publications/systemes-complexes-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607098v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/391790.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47253-9_2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829789v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilleau Nicolas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhelm Savin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785481574/agent-based-spatial-simulation-with-netlogo-volume-2#book-info" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-01197-2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829756v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785481574500030" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50003-0" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605328v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-46840-2_10" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51957-9_2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301222v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216207v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453327v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brax" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-055-3.50006-X" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253051v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209308v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402063v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-055-3.50004-6" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253056v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouquet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/simulation-spatiale-a-base-d-agents-avec-netlogo-1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453397v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-055-3.50002-2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797120v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209346v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunh Quang Nghi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truing Chi Quang" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/en/ressources/glance-sustainable-urban-development-methodological-crosscutting-and-operational-approaches" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1271.8963" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256398v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey Coyrehourcq" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932431v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932423v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353087v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Anh Nguyen Vu" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25920-3_43" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HQ4Z5D40-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464948v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950876v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/54655" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-857-5.ch007" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074305v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Nhan Ho" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04179579v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nga Phung" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Anh Phung" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155062v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sim&#227;o Sichman" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-31447-1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256399v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Corchado" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bajo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Kozlak" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pawlewski" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Molina" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-07767-3" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07767-3" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968321v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097117v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio Saenz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097088v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097126v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097065v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097534v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618069v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097516v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256397v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786423v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-03283992v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363962v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471987v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471961v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474455v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682421v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537174v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209315v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Miguel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09578-3" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-gaudou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9005-3004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131428438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485124v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Levy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Saves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-23833-7_10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426172v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mastio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudou Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65109/EXII2056" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Lausten Lomborg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cucart-Mora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Olaf Reschke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hertler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Grove" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenith Arnejo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bantayan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanco-Volle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Tu Dang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520073v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Hall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37616-0_6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohcine Chraibi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Cordes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dufour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Korbmacher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE59128.2023.10299443" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94548-0_12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loup-Hadamard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cahierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Quang Truong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghi Huynh Quang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03725040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doussin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03633634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Laatabi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Richa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bantayan Nathaniel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barua Leonardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Perelman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03461376v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416320v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Kaced" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462657v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Poubel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03533738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chi Truong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh van Danh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghi Quang Huynh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF51545.2021.9642072" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462655v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc C L&#234;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Ngo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coisne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakari Iguenad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226688v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086983v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tien Le" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE50997.2020.9287400" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Duc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF48685.2020.9140787" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Huu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE50997.2020.9287831" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130387v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mejean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22270-3_5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781876v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Jaderne Lionel Houssou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango-Cordero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Bouadjio Boulic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734351v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03098-8_28" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02279420v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03098-8_1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96661-8_29" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690134v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67477-3_6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sureda Gutierrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740008v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712558v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hien Ta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Amouroux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong Vinh Ho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484963v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Vo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1_10" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744133v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67477-3_1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thai Truong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493784v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159070v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303799v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216183v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgais Mathieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03482611v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833258.2833265" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127710v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140145v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Gasmi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03507307v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tho Nguyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5_17" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740174v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thierry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140149v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramon Teran Villegas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333849v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151031v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-254-7-395" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834498v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Le" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc An Vo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082724v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Xuan Truong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542050.2542069" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082445v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Quang Anh Nguyen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Canal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264571v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749621v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_25" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749393v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2484920.2485225" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932406v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44927-7_9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834494v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231761v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunate Mayor" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39829-2_9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692147v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25920-3_44" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742874v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714325v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470293v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28400-7_5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744257v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Canape" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Ho" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_17" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470298v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536848v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Nguyen Vu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2010.5633080" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536857v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chu Thanh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR.2009.5424156" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538104v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450231v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2009.5174630" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672518v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474454v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449093v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519312v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sempe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672520v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tummolini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537167v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519756v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537159v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Nickles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537168v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Evrard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516657v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535632v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371637v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramudita Satria Palar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Daffa Robani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-026-10600-z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530666v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Laustsen Lomborg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hertler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.212" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203822v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16081293" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714451v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04732-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271993v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769070" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555959v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014943v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5623" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486999v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051639" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519212v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299626" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573057v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.102955" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637973v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17815/CD.2024.178" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086469v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas Cifuentes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jana&#237;na dos Santos Alves" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa Santo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050991" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035973v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065355" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216481v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.2.8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03565478v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hamath Diallo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Belem" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Iopue" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32655" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560913v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h5020" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258918v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968260v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.563247" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555158v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Macdonald" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102718" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01975984v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Nghi Huynh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-018-00339-6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110561v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3957" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399279v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheaktra Sovann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104061" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H1NDQ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620860v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3964" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283180v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.05.003" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097344v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097770v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607685v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Parry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2017.05.006" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107060v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3395" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107058v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017010103" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646071v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Nguyen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.080951" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484960v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888916000096" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282109v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287225v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems3040309" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154194v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26263" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417368v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-012-0140-0" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950877v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hickmott" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Scerri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.11-42" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-R4CKKQP1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060135v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741738v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen Trong" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2009.5174623" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741745v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535631v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.02.016" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952826v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321914v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Robani" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327607v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Dung Vu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097016v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thiriot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097646v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140287v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258920v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Tran" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseaux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159065v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446823v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chapotat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Houssou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844924v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258915v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Pham" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-2629-6_4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2629-6_4" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258912v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Amine Elwaqoudi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413000v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033989v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zarpelon Leao" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Pettit" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315642789" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315642789-7" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928718v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110812v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio S&#225;enz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/publications/systemes-complexes-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829789v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilleau Nicolas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhelm Savin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785481574/agent-based-spatial-simulation-with-netlogo-volume-2#book-info" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-01197-2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607098v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/391790.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47253-9_2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829756v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785481574500030" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50003-0" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605328v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-46840-2_10" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51957-9_2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301222v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1_2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453327v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brax" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-055-3.50006-X" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216207v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253051v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209308v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402063v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-055-3.50004-6" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253056v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouquet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/simulation-spatiale-a-base-d-agents-avec-netlogo-1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453397v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-055-3.50002-2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797120v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209346v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunh Quang Nghi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truing Chi Quang" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/en/ressources/glance-sustainable-urban-development-methodological-crosscutting-and-operational-approaches" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1271.8963" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256398v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey Coyrehourcq" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932431v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932423v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353087v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Anh Nguyen Vu" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25920-3_43" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HQ4Z5D40-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464948v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950876v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/54655" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-857-5.ch007" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074305v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Nhan Ho" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04179579v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nga Phung" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Anh Phung" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155062v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sim&#227;o Sichman" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-31447-1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31447-1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256399v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Corchado" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bajo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Kozlak" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pawlewski" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Molina" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-07767-3" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07767-3" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968321v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097117v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio Saenz" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097088v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097126v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097065v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097534v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618069v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097516v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256397v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786423v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-03283992v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363962v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471987v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471961v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474455v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682421v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537174v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209315v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Miguel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09578-3" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>