--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -2124,51 +2124,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th international conference on spatial information theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Quebec (Canada), France. </w:t>
+              <w:t xml:space="preserve">, Sep 2024, Quebec (Canada), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14713998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2560,235 +2560,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal Independent Sets for Pooling in Graph Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Brun</w:t>
+                <w:t xml:space="preserve">Graph Normalizing Flows to Pre-image Free Machine Learning for Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Glédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IAPR-TC15 International Workshop on Graph-Based Representations in Pattern Recognition (GbR 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vietri Sul Mare, Italy. </w:t>
+              <w:t xml:space="preserve">13th IAPR-TC15 International Workshop on Graph-Based Representations in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Salerno, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42795-4_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42795-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160860v1</w:t>
+                <w:t xml:space="preserve">hal-04189301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Normalizing Flows to Pre-image Free Machine Learning for Regression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Honeine</w:t>
+                <w:t xml:space="preserve">Maximal Independent Sets for Pooling in Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevan Stanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IAPR-TC15 International Workshop on Graph-Based Representations in Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Salerno, Italy. </w:t>
+              <w:t xml:space="preserve">13th IAPR-TC15 International Workshop on Graph-Based Representations in Pattern Recognition (GbR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vietri Sul Mare, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42795-4_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42795-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189301v1</w:t>
+                <w:t xml:space="preserve">hal-04160860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalizing Flows pour éviter le problème de pré-image</w:t>
               </w:r>
@@ -3269,131 +3269,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph Pre-image Method Based on Graph Edit Distances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linlin Jia</w:t>
+                <w:t xml:space="preserve">Breaking the Limits of Message Passing Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammet Balcilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020).</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 38th International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria. pp.599-608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128660v2</w:t>
+                <w:t xml:space="preserve">hal-03410699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the Expressive Power of Graph Neural Networks in a Spectral Perspective</w:t>
               </w:r>
@@ -3431,51 +3452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Learning Representations (ICLR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vienna, Austria</w:t>
@@ -3490,51 +3511,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Metric Learning Approach to Graph Edit Costs for Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3566,201 +3587,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Limits of Message Passing Graph Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Héroux</w:t>
+                <w:t xml:space="preserve">A Graph Pre-image Method Based on Graph Edit Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 38th International Conference on Machine Learning (ICML)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410699v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128660v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Spectral Domain Meets Spatial Domain in Graph Neural Networks</w:t>
               </w:r>
@@ -3798,51 +3798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héroux Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-seventh International Conference on Machine Learning (ICML 2020) - Workshop on Graph Representation Learning and Beyond (GRL+ 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
@@ -3923,51 +3923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Thirty-seventh International Conference on Machine Learning (ICML 2020) - Workshop on Graph Representation Learning and Beyond (GRL+ 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
@@ -3990,468 +3990,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Median Graph via Iterative Alternate Minimizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+                <w:t xml:space="preserve">Graph Neural Network for Symbol Detection on Document Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International workshop on Graph-Based Representation in Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162838v1</w:t>
+                <w:t xml:space="preserve">hal-02490877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Neural Network for Symbol Detection on Document Images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
+                <w:t xml:space="preserve">Generalized Median Graph via Iterative Alternate Minimizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IAPR International Workshop on Graphics Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAPR International workshop on Graph-Based Representation in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Donatello Conte, Jean-Yves Ramel,, Jun 2019, Tours, France. pp.99-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20081-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490877v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage profond pour l'approximation d'une distance d'édition entre graphes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
+                <w:t xml:space="preserve">Approximate Graph Edit Distance by Several Local Searches in Parallel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évariste Daller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057866v1</w:t>
+                <w:t xml:space="preserve">hal-01664529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Graph Edit Distance by Several Local Searches in Parallel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Brun</w:t>
+                <w:t xml:space="preserve">Apprentissage profond pour l'approximation d'une distance d'édition entre graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664529v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hungarian Algorithm for Error-Correcting Graph Matching</w:t>
               </w:r>
@@ -4535,217 +4535,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating Graph Edit Distance using GNCCP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph Edit Distance as a Quadratic Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Mérida, Mexico. pp.496--506</w:t>
+              <w:t xml:space="preserve">ICPR 2016 23rd International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418936v1</w:t>
+                <w:t xml:space="preserve">hal-01418937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Edit Distance as a Quadratic Program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximating Graph Edit Distance using GNCCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2016 23rd International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Mérida, Mexico. pp.496--506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418937v1</w:t>
+                <w:t xml:space="preserve">hal-01418936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appariement d’ensembles avec édition : Application à la distance d’édition bipartie entre graphes</w:t>
               </w:r>
@@ -5274,122 +5274,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph kernel encoding substituents' relative positioning</w:t>
+                <w:t xml:space="preserve">Représentation des cycles d'une molécule sous forme d'hypergraphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. 6 p</w:t>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066389v1</w:t>
+                <w:t xml:space="preserve">hal-00989071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Graph Edit Distance Guided by Bipartite Matching of Bags of Walks</w:t>
               </w:r>
@@ -5477,570 +5477,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des cycles d'une molécule sous forme d'hypergraphe</w:t>
+                <w:t xml:space="preserve">Graph kernel encoding substituents' relative positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989071v1</w:t>
+                <w:t xml:space="preserve">hal-01066389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hypergraph molecular representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparison of Explicit and Implicit Graph Embedding Methods for Pattern Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 ièmes Journées de la Chémoinformatique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nancy, France. pp.1</w:t>
+              <w:t xml:space="preserve">9th IAPR - TC 15 workshop on Graph Based Repesentations in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vienne, Austria. pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867298v1</w:t>
+                <w:t xml:space="preserve">hal-00829226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Explicit and Implicit Graph Embedding Methods for Pattern Recognition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevant Cycle Hypergraph Representation for Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IAPR - TC 15 workshop on Graph Based Repesentations in Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vienne, Austria. pp.81</w:t>
+              <w:t xml:space="preserve">9th IAPR-TC-15 Graph-Based Representations in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Austria. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829226v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant Cycle Hypergraph Representation for Molecules</w:t>
+                <w:t xml:space="preserve">A new hypergraph molecular representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IAPR-TC-15 Graph-Based Representations in Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Austria. pp.111</w:t>
+              <w:t xml:space="preserve">6 ièmes Journées de la Chémoinformatique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nancy, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829227v1</w:t>
+                <w:t xml:space="preserve">hal-00867298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit and Explicit Graph Embedding: Comparison of both Approaches on Chemoinformatics Applications</w:t>
+                <w:t xml:space="preserve">Graph Kernels: Crossing Information from Different Patterns using Graph Edit Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Tabbone</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint IAPR International Workshop, SSPR &amp; SPR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2012, Hiroshima, Japan. pp.510-518, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34166-3_56⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2012, Hiroshima, Japan. pp.42-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34166-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768654v1</w:t>
+                <w:t xml:space="preserve">hal-00768658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noyau de Treelets Appliqué aux Graphes Étiquetés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6069,390 +6056,403 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Kernels: Crossing Information from Different Patterns using Graph Edit Distance</w:t>
+                <w:t xml:space="preserve">Graph Kernels Based on Relevant Patterns and Cycle Information for Chemoinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshop, SSPR &amp; SPR 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.000-0000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768658v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Kernels Based on Relevant Patterns and Cycle Information for Chemoinformatics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape Similarity based on Combinatorial Maps and a Tree Pattern Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR) 2012</w:t>
+              <w:t xml:space="preserve">21st International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.000-0000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768652v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Similarity based on Combinatorial Maps and a Tree Pattern Kernel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implicit and Explicit Graph Embedding: Comparison of both Approaches on Chemoinformatics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasegawa Makoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Myriam Mokhtari</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Tabbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IAPR International Workshop, SSPR &amp; SPR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Hiroshima, Japan. pp.510-518, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34166-3_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768662v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two New Graph Kernels and Applications to Chemoinformatics</w:t>
               </w:r>
@@ -6951,51 +6951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7724,51 +7724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gl&#233;del" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.02.005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Stanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Jia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Br&#233;mond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zaida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27380" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-023-01145-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03111016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.01.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gamper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.10.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Anthony Grenier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.07.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.121-144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Couteaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14713998" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Imbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04740015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wallnig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194644v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ning" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Riesen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47637-2_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128660v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_21" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_23" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02162838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Daller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58961-9_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Ritrovato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Saggese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vento" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Greco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989071v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829227v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasegawa Makoto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34166-3_56" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34166-3_5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768652v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mokhtari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20844-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053946v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454896v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714879v4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gl&#233;del" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.02.005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Stanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Jia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Br&#233;mond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zaida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27380" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-023-01145-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03111016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.01.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gamper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.10.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Anthony Grenier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.07.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.121-144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Couteaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14713998" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Imbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04740015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wallnig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194644v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ning" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Riesen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47637-2_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189301v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128660v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_21" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02162838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Daller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58961-9_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418936v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Ritrovato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Saggese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vento" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Greco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34166-3_5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mokhtari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasegawa Makoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34166-3_56" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20844-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053946v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454896v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714879v4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>