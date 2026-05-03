--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-image Free Graph Machine Learning with Normalizing Flows</w:t>
+                <w:t xml:space="preserve">Graph Neural Networks with maximal independent set-based pooling: Mitigating over-smoothing and over-squashing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Glédel</w:t>
+                <w:t xml:space="preserve">Stevan Stanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Honeine</w:t>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 190, pp.45-51. </w:t>
+              <w:t xml:space="preserve">, 2025, 187, pp.14-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2025.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2024.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936630v1</w:t>
+                <w:t xml:space="preserve">hal-04848262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Neural Networks with maximal independent set-based pooling: Mitigating over-smoothing and over-squashing</w:t>
+                <w:t xml:space="preserve">Pre-image Free Graph Machine Learning with Normalizing Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stevan Stanovic</w:t>
+                <w:t xml:space="preserve">Clément Glédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brun</w:t>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 187, pp.14-20. </w:t>
+              <w:t xml:space="preserve">, 2025, 190, pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2024.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2025.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848262v1</w:t>
+                <w:t xml:space="preserve">hal-04936630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting redox potentials by graph‐based machine learning methods</w:t>
               </w:r>
@@ -604,51 +604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 189, pp.116095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -734,51 +734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (20), pp.3312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -864,51 +864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -972,51 +972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143, pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1089,51 +1089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Gamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1357,51 +1357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1448,51 +1448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph edit distance as a quadratic assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,51 +1621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100, pp.96-103. </w:t>
@@ -1729,51 +1729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Anthony Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1833,51 +1833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noyau de Treelets appliqué aux graphes étiquetés et aux graphes de cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1937,51 +1937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two New Graphs Kernels in Chemoinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2045,330 +2045,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Spatio Temporal Graph Representations for Historical Spatial Data</w:t>
+                <w:t xml:space="preserve">Insights on Using Graph Neural Networks for Sulcal Graphs Predictive Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Pauline Couteaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+                <w:t xml:space="preserve">Alexis Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
+                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chatelain</w:t>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international conference on spatial information theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Quebec (Canada), France. </w:t>
+              <w:t xml:space="preserve">14th IAPR-TC-15 International Workshop on Graph-Based Representations in Pattern Recognition (GbRPR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France. pp.79-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14713998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273633v1</w:t>
+                <w:t xml:space="preserve">hal-05271182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on Using Graph Neural Networks for Sulcal Graphs Predictive Models</w:t>
+                <w:t xml:space="preserve">Towards Spatio Temporal Graph Representations for Historical Spatial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Imbert</w:t>
+                <w:t xml:space="preserve">Anne-Pauline Couteaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Honeine</w:t>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAPR-TC-15 International Workshop on Graph-Based Representations in Pattern Recognition (GbRPR 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France. pp.79-89, </w:t>
+              <w:t xml:space="preserve">16th international conference on spatial information theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Quebec (Canada), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14713998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271182v1</w:t>
+                <w:t xml:space="preserve">hal-05273633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Differentiable Approximation of the Graph Edit Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wallnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2430,421 +2430,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Distinct Spaces in Graph-based Machine Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiao Ning</w:t>
+                <w:t xml:space="preserve">Maximal Independent Sets for Pooling in Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevan Stanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Honeine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaspar Riesen</w:t>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Asian Conference on Pattern Recognition (ACPR2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-47637-2_1⟩</w:t>
+              <w:t xml:space="preserve">13th IAPR-TC15 International Workshop on Graph-Based Representations in Pattern Recognition (GbR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vietri Sul Mare, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42795-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194644v2</w:t>
+                <w:t xml:space="preserve">hal-04160860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Normalizing Flows to Pre-image Free Machine Learning for Regression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bridging Distinct Spaces in Graph-based Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linlin Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaspar Riesen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IAPR-TC15 International Workshop on Graph-Based Representations in Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Salerno, Italy. </w:t>
+              <w:t xml:space="preserve">7th Asian Conference on Pattern Recognition (ACPR2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kitakyushu, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42795-4_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-47637-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189301v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal Independent Sets for Pooling in Graph Neural Networks</w:t>
+                <w:t xml:space="preserve">Graph Normalizing Flows to Pre-image Free Machine Learning for Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stevan Stanovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+                <w:t xml:space="preserve">Clément Glédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brun</w:t>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IAPR-TC15 International Workshop on Graph-Based Representations in Pattern Recognition (GbR 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vietri Sul Mare, Italy. </w:t>
+              <w:t xml:space="preserve">13th IAPR-TC15 International Workshop on Graph-Based Representations in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Salerno, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42795-4_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42795-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160860v1</w:t>
+                <w:t xml:space="preserve">hal-04189301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalizing Flows pour éviter le problème de pré-image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Glédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'23 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2869,77 +2869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble de sommets indépendant maximal appliqué au pooling sur graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevan Stanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception ( RFIAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, VANNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2964,77 +2964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalizing Flow appliqué aux problèmes de pré-image de noyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Glédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24-ème Conférence d’Apprentissage automatique (CAp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vannes, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3059,51 +3059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A differentiable approximation for the Linear Sum Assignment Problem with Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,77 +3180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal Independent Vertex Set applied to Graph Pooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevan Stanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Syntactic Pattern Recognition (SSPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3269,152 +3269,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Limits of Message Passing Graph Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Héroux</w:t>
+                <w:t xml:space="preserve">A Metric Learning Approach to Graph Edit Costs for Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 38th International Conference on Machine Learning (ICML)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410699v1</w:t>
+                <w:t xml:space="preserve">hal-03128664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the Expressive Power of Graph Neural Networks in a Spectral Perspective</w:t>
               </w:r>
@@ -3452,51 +3444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Learning Representations (ICLR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vienna, Austria</w:t>
@@ -3511,152 +3503,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Metric Learning Approach to Graph Edit Costs for Regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linlin Jia</w:t>
+                <w:t xml:space="preserve">Breaking the Limits of Message Passing Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammet Balcilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 38th International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria. pp.599-608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03128664v1</w:t>
+                <w:t xml:space="preserve">hal-03410699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph Pre-image Method Based on Graph Edit Distances</w:t>
               </w:r>
@@ -3668,51 +3668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Venise, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3798,51 +3798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héroux Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-seventh International Conference on Machine Learning (ICML 2020) - Workshop on Graph Representation Learning and Beyond (GRL+ 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
@@ -3923,51 +3923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Thirty-seventh International Conference on Machine Learning (ICML 2020) - Workshop on Graph Representation Learning and Beyond (GRL+ 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
@@ -4022,51 +4022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR International workshop on Graph-Based Representation in Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donatello Conte, Jean-Yves Ramel,, Jun 2019, Tours, France. pp.99-109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4368,51 +4368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4463,51 +4463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IAPR-TC-15 International Workshop on Graph-Based Representation in Pattern Recognition (GbRPR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pasquale Foggia, May 2017, AnaCapri, Italy. pp.118-127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4535,217 +4535,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Edit Distance as a Quadratic Program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximating Graph Edit Distance using GNCCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2016 23rd International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Mérida, Mexico. pp.496--506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418937v1</w:t>
+                <w:t xml:space="preserve">hal-01418936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating Graph Edit Distance using GNCCP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph Edit Distance as a Quadratic Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Mérida, Mexico. pp.496--506</w:t>
+              <w:t xml:space="preserve">ICPR 2016 23rd International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418936v1</w:t>
+                <w:t xml:space="preserve">hal-01418937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appariement d’ensembles avec édition : Application à la distance d’édition bipartie entre graphes</w:t>
               </w:r>
@@ -4757,51 +4757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès National sur la Reconnaissance des Formes et l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4820,373 +4820,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Tracking Using a Top-Down and Knowledge Based Approach</w:t>
+                <w:t xml:space="preserve">Semantic Web Technologies for Object Tracking and Video Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claudia Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Ritrovato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Saggese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Genova, France. pp.257-267</w:t>
+              <w:t xml:space="preserve">Advances in Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Las Vegas, United States. pp.574-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128516v1</w:t>
+                <w:t xml:space="preserve">hal-02128521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Web Technologies for Object Tracking and Video Analytics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate Graph Edit Distance Computation Combining Bipartite Matching and Exact Neighborhood Substructure Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Visual Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graph-Based Representation in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cheng-Lin Liu ; Bin Luo; Walter G. Kropatsch; Jian Cheng, May 2015, Bejing, China. pp.188 - 197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18224-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128521v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Graph Edit Distance Computation Combining Bipartite Matching and Exact Neighborhood Substructure Distance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Tracking Using a Top-Down and Knowledge Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Brun</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Ritrovato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Saggese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph-Based Representation in Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Genova, France. pp.257-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18224-7_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01389626v1</w:t>
+                <w:t xml:space="preserve">hal-02128516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human action recognition using an improved string edit distance</w:t>
               </w:r>
@@ -5198,64 +5198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Foggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Saggese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 12th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5274,122 +5274,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des cycles d'une molécule sous forme d'hypergraphe</w:t>
+                <w:t xml:space="preserve">Graph kernel encoding substituents' relative positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989071v1</w:t>
+                <w:t xml:space="preserve">hal-01066389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Graph Edit Distance Guided by Bipartite Matching of Bags of Walks</w:t>
               </w:r>
@@ -5401,64 +5401,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaspar Riesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition (S+SSPR),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Joensuu, Finland. pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5477,122 +5477,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph kernel encoding substituents' relative positioning</w:t>
+                <w:t xml:space="preserve">Représentation des cycles d'une molécule sous forme d'hypergraphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. 6 p</w:t>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066389v1</w:t>
+                <w:t xml:space="preserve">hal-00989071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Explicit and Implicit Graph Embedding Methods for Pattern Recognition</w:t>
               </w:r>
@@ -5716,51 +5716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant Cycle Hypergraph Representation for Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5811,51 +5811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hypergraph molecular representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5887,269 +5887,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Kernels: Crossing Information from Different Patterns using Graph Edit Distance</w:t>
+                <w:t xml:space="preserve">Noyau de Treelets Appliqué aux Graphes Étiquetés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshop, SSPR &amp; SPR 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768658v1</w:t>
+                <w:t xml:space="preserve">hal-00656519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noyau de Treelets Appliqué aux Graphes Étiquetés</w:t>
+                <w:t xml:space="preserve">Graph Kernels: Crossing Information from Different Patterns using Graph Edit Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IAPR International Workshop, SSPR &amp; SPR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Hiroshima, Japan. pp.42-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34166-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656519v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Kernels Based on Relevant Patterns and Cycle Information for Chemoinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6200,51 +6200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Similarity based on Combinatorial Maps and a Tree Pattern Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,51 +6347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasegawa Makoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Tabbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6451,51 +6451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two New Graph Kernels and Applications to Chemoinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6555,51 +6555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux nouveaux noyaux sur graphes et leurs applications en chimioinformatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6682,51 +6682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph kernels in chemoinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6781,51 +6781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Kernels in chemoinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6951,51 +6951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7043,51 +7043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7137,51 +7137,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Sinkhorn algorithm with Deletion and Insertion operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7255,51 +7255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quadratic Assignment Formulation of the Graph Edit Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7364,51 +7364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between Graph Edit Distance and Maximal Common Unlabeled Subgraph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7724,51 +7724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gl&#233;del" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.02.005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Stanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Jia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Br&#233;mond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zaida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27380" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-023-01145-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03111016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.01.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gamper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.10.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Anthony Grenier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.07.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.121-144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Couteaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14713998" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Imbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04740015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wallnig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194644v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ning" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Riesen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47637-2_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189301v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128660v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_21" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02162838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Daller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58961-9_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418936v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Ritrovato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Saggese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vento" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Greco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34166-3_5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mokhtari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasegawa Makoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34166-3_56" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20844-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053946v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454896v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714879v4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Stanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gl&#233;del" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.02.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Jia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Br&#233;mond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zaida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27380" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-023-01145-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03111016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.01.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gamper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.10.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Anthony Grenier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.07.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.121-144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Imbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Couteaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14713998" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04740015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wallnig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194644v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ning" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Riesen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47637-2_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_23" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128660v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_21" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02162838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Daller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58961-9_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Greco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Ritrovato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Saggese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vento" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989071v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34166-3_5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mokhtari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasegawa Makoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34166-3_56" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20844-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053946v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454896v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714879v4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>