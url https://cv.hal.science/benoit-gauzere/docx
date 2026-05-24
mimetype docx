--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Neural Networks with maximal independent set-based pooling: Mitigating over-smoothing and over-squashing</w:t>
+                <w:t xml:space="preserve">Pre-image Free Graph Machine Learning with Normalizing Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stevan Stanovic</w:t>
+                <w:t xml:space="preserve">Clément Glédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brun</w:t>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 187, pp.14-20. </w:t>
+              <w:t xml:space="preserve">, 2025, 190, pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2024.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2025.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848262v1</w:t>
+                <w:t xml:space="preserve">hal-04936630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-image Free Graph Machine Learning with Normalizing Flows</w:t>
+                <w:t xml:space="preserve">Graph Neural Networks with maximal independent set-based pooling: Mitigating over-smoothing and over-squashing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Glédel</w:t>
+                <w:t xml:space="preserve">Stevan Stanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Honeine</w:t>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 190, pp.45-51. </w:t>
+              <w:t xml:space="preserve">, 2025, 187, pp.14-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2025.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2024.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936630v1</w:t>
+                <w:t xml:space="preserve">hal-04848262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting redox potentials by graph‐based machine learning methods</w:t>
               </w:r>
@@ -604,51 +604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 189, pp.116095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -734,51 +734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (20), pp.3312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -864,51 +864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -972,51 +972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143, pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1089,51 +1089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Gamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1357,51 +1357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1448,51 +1448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph edit distance as a quadratic assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,51 +1621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100, pp.96-103. </w:t>
@@ -1729,51 +1729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Anthony Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1833,51 +1833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noyau de Treelets appliqué aux graphes étiquetés et aux graphes de cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1937,51 +1937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two New Graphs Kernels in Chemoinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2045,330 +2045,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on Using Graph Neural Networks for Sulcal Graphs Predictive Models</w:t>
+                <w:t xml:space="preserve">Towards Spatio Temporal Graph Representations for Historical Spatial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Imbert</w:t>
+                <w:t xml:space="preserve">Anne-Pauline Couteaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Honeine</w:t>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAPR-TC-15 International Workshop on Graph-Based Representations in Pattern Recognition (GbRPR 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France. pp.79-89, </w:t>
+              <w:t xml:space="preserve">16th international conference on spatial information theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Quebec (Canada), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14713998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271182v1</w:t>
+                <w:t xml:space="preserve">hal-05273633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Spatio Temporal Graph Representations for Historical Spatial Data</w:t>
+                <w:t xml:space="preserve">Insights on Using Graph Neural Networks for Sulcal Graphs Predictive Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Pauline Couteaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+                <w:t xml:space="preserve">Alexis Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
+                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chatelain</w:t>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international conference on spatial information theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Quebec (Canada), France. </w:t>
+              <w:t xml:space="preserve">14th IAPR-TC-15 International Workshop on Graph-Based Representations in Pattern Recognition (GbRPR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France. pp.79-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14713998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273633v1</w:t>
+                <w:t xml:space="preserve">hal-05271182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Differentiable Approximation of the Graph Edit Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wallnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2430,131 +2430,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal Independent Sets for Pooling in Graph Neural Networks</w:t>
+                <w:t xml:space="preserve">Graph Normalizing Flows to Pre-image Free Machine Learning for Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stevan Stanovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+                <w:t xml:space="preserve">Clément Glédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brun</w:t>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IAPR-TC15 International Workshop on Graph-Based Representations in Pattern Recognition (GbR 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vietri Sul Mare, Italy. </w:t>
+              <w:t xml:space="preserve">13th IAPR-TC15 International Workshop on Graph-Based Representations in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Salerno, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42795-4_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42795-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160860v1</w:t>
+                <w:t xml:space="preserve">hal-04189301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Distinct Spaces in Graph-based Machine Learning</w:t>
               </w:r>
@@ -2579,51 +2579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaspar Riesen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2664,187 +2664,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Normalizing Flows to Pre-image Free Machine Learning for Regression</w:t>
+                <w:t xml:space="preserve">Maximal Independent Sets for Pooling in Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Glédel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gaüzère</w:t>
+                <w:t xml:space="preserve">Stevan Stanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Honeine</w:t>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IAPR-TC15 International Workshop on Graph-Based Representations in Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Salerno, Italy. </w:t>
+              <w:t xml:space="preserve">13th IAPR-TC15 International Workshop on Graph-Based Representations in Pattern Recognition (GbR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vietri Sul Mare, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42795-4_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42795-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189301v1</w:t>
+                <w:t xml:space="preserve">hal-04160860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalizing Flows pour éviter le problème de pré-image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Glédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'23 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2869,77 +2869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble de sommets indépendant maximal appliqué au pooling sur graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevan Stanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception ( RFIAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, VANNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2964,77 +2964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalizing Flow appliqué aux problèmes de pré-image de noyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Glédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24-ème Conférence d’Apprentissage automatique (CAp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vannes, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3059,51 +3059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A differentiable approximation for the Linear Sum Assignment Problem with Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,77 +3180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal Independent Vertex Set applied to Graph Pooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevan Stanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Syntactic Pattern Recognition (SSPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3269,144 +3269,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Metric Learning Approach to Graph Edit Costs for Regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linlin Jia</w:t>
+                <w:t xml:space="preserve">Breaking the Limits of Message Passing Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammet Balcilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 38th International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria. pp.599-608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128664v1</w:t>
+                <w:t xml:space="preserve">hal-03410699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the Expressive Power of Graph Neural Networks in a Spectral Perspective</w:t>
               </w:r>
@@ -3444,51 +3452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Learning Representations (ICLR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vienna, Austria</w:t>
@@ -3503,160 +3511,152 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Limits of Message Passing Graph Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Héroux</w:t>
+                <w:t xml:space="preserve">A Metric Learning Approach to Graph Edit Costs for Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 38th International Conference on Machine Learning (ICML)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410699v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph Pre-image Method Based on Graph Edit Distances</w:t>
               </w:r>
@@ -3668,51 +3668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Venise, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3798,51 +3798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héroux Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-seventh International Conference on Machine Learning (ICML 2020) - Workshop on Graph Representation Learning and Beyond (GRL+ 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
@@ -3923,51 +3923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Thirty-seventh International Conference on Machine Learning (ICML 2020) - Workshop on Graph Representation Learning and Beyond (GRL+ 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
@@ -4022,51 +4022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR International workshop on Graph-Based Representation in Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donatello Conte, Jean-Yves Ramel,, Jun 2019, Tours, France. pp.99-109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4368,51 +4368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4463,51 +4463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IAPR-TC-15 International Workshop on Graph-Based Representation in Pattern Recognition (GbRPR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pasquale Foggia, May 2017, AnaCapri, Italy. pp.118-127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4535,217 +4535,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating Graph Edit Distance using GNCCP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph Edit Distance as a Quadratic Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Mérida, Mexico. pp.496--506</w:t>
+              <w:t xml:space="preserve">ICPR 2016 23rd International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418936v1</w:t>
+                <w:t xml:space="preserve">hal-01418937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Edit Distance as a Quadratic Program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximating Graph Edit Distance using GNCCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2016 23rd International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Mérida, Mexico. pp.496--506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418937v1</w:t>
+                <w:t xml:space="preserve">hal-01418936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appariement d’ensembles avec édition : Application à la distance d’édition bipartie entre graphes</w:t>
               </w:r>
@@ -4757,51 +4757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès National sur la Reconnaissance des Formes et l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4820,373 +4820,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Web Technologies for Object Tracking and Video Analytics</w:t>
+                <w:t xml:space="preserve">Human Tracking Using a Top-Down and Knowledge Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Greco</w:t>
+                <w:t xml:space="preserve">Pierluigi Ritrovato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierluigi Ritrovato</w:t>
+                <w:t xml:space="preserve">Alessia Saggese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Visual Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Las Vegas, United States. pp.574-585</w:t>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Genova, France. pp.257-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128521v1</w:t>
+                <w:t xml:space="preserve">hal-02128516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Graph Edit Distance Computation Combining Bipartite Matching and Exact Neighborhood Substructure Distance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Web Technologies for Object Tracking and Video Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Ritrovato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Saggese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph-Based Representation in Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Las Vegas, United States. pp.574-585</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389626v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Tracking Using a Top-Down and Knowledge Based Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate Graph Edit Distance Computation Combining Bipartite Matching and Exact Neighborhood Substructure Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Ritrovato</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graph-Based Representation in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cheng-Lin Liu ; Bin Luo; Walter G. Kropatsch; Jian Cheng, May 2015, Bejing, China. pp.188 - 197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18224-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128516v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human action recognition using an improved string edit distance</w:t>
               </w:r>
@@ -5198,64 +5198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Foggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Saggese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 12th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5274,122 +5274,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph kernel encoding substituents' relative positioning</w:t>
+                <w:t xml:space="preserve">Représentation des cycles d'une molécule sous forme d'hypergraphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. 6 p</w:t>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066389v1</w:t>
+                <w:t xml:space="preserve">hal-00989071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Graph Edit Distance Guided by Bipartite Matching of Bags of Walks</w:t>
               </w:r>
@@ -5414,51 +5414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaspar Riesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition (S+SSPR),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Joensuu, Finland. pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5477,122 +5477,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des cycles d'une molécule sous forme d'hypergraphe</w:t>
+                <w:t xml:space="preserve">Graph kernel encoding substituents' relative positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989071v1</w:t>
+                <w:t xml:space="preserve">hal-01066389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Explicit and Implicit Graph Embedding Methods for Pattern Recognition</w:t>
               </w:r>
@@ -5716,51 +5716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant Cycle Hypergraph Representation for Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5811,51 +5811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hypergraph molecular representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5887,269 +5887,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noyau de Treelets Appliqué aux Graphes Étiquetés</w:t>
+                <w:t xml:space="preserve">Graph Kernels: Crossing Information from Different Patterns using Graph Edit Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IAPR International Workshop, SSPR &amp; SPR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Hiroshima, Japan. pp.42-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34166-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656519v1</w:t>
+                <w:t xml:space="preserve">hal-00768658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Kernels: Crossing Information from Different Patterns using Graph Edit Distance</w:t>
+                <w:t xml:space="preserve">Noyau de Treelets Appliqué aux Graphes Étiquetés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshop, SSPR &amp; SPR 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34166-3_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00768658v1</w:t>
+                <w:t xml:space="preserve">hal-00656519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Kernels Based on Relevant Patterns and Cycle Information for Chemoinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6200,51 +6200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Similarity based on Combinatorial Maps and a Tree Pattern Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,51 +6347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasegawa Makoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Tabbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6451,51 +6451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two New Graph Kernels and Applications to Chemoinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6555,51 +6555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux nouveaux noyaux sur graphes et leurs applications en chimioinformatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6682,51 +6682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph kernels in chemoinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6781,51 +6781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Kernels in chemoinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6951,51 +6951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7043,51 +7043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7137,51 +7137,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Sinkhorn algorithm with Deletion and Insertion operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7255,51 +7255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quadratic Assignment Formulation of the Graph Edit Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7364,51 +7364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between Graph Edit Distance and Maximal Common Unlabeled Subgraph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7724,51 +7724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Stanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gl&#233;del" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.02.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Jia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Br&#233;mond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zaida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27380" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-023-01145-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03111016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.01.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gamper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.10.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Anthony Grenier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.07.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.121-144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Imbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Couteaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14713998" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04740015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wallnig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194644v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ning" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Riesen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47637-2_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_23" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128660v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_21" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02162838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Daller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58961-9_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Greco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Ritrovato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Saggese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vento" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989071v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34166-3_5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mokhtari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasegawa Makoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34166-3_56" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20844-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053946v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454896v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714879v4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04936630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gl&#233;del" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.02.005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Stanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Jia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Br&#233;mond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zaida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27380" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-023-01145-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11203312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Balcilar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.09.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03111016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.01.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gamper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26376" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.10.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Anthony Grenier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.07.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.121-144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Couteaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14713998" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Imbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04740015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wallnig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189301v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04194644v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ning" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Riesen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47637-2_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42795-4_11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03749104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03135633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renton Guillaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128660v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_21" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;roux Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02162838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Daller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58961-9_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418936v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Ritrovato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Saggese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vento" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Greco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34166-3_5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mokhtari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasegawa Makoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34166-3_56" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20844-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053946v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454896v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714879v4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>