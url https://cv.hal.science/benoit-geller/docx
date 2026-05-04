--- v0 (2026-04-12)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Geller </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BIO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît GELLER received the Accreditation to Lead Research in Information Sciences HDR from the University of Paris in 2004, the PhD in wireless communication networks from  </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPG  http://www.inpg.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in 1992, as well as the Engineering Master Sc. in Telecommunications and Electronics from </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSERB https://enseirb-matmeca.bordeaux-inp.fr/fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  in 1988. He was the head of the Multisensor and Information Team (17 researchers) at SATIE lab </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Normale Superieure Paris Saclay </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">until he joined </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in 2007-08.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is presently a Full Professor at Institut Polytechnique Paris-ENSTA  </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> IPP https:////www.ip-paris.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  and head of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized Master on autonomous systems for Defense ILEMs https://www.ensta-paris.fr/fr/mastere-specialise-ingenierie-des-systemes-autonomes-de-localisation-et-multi-senseurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2007: Professor at Ecole Nationale Supérieure de Techniques Avancées-Paris - Institut Polytechnique Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From 2001 to 2007 : Researcher (Ecole Normale Supérieure Paris Saclay).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From 1995 to 2007: Associate professor (Université Paris12).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1995 : Postdoc (GIPSA lab / Thales - ex Thomson-Sintra-).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989-1992 : PhD student (French Nuclear Commission CEA-LETI)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît GELLER has an expertise in digital communication systems and their security.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has a strong experience in mobile wireless telecommunication networks from the physical layer to the transport layer with a special focus on digital communications and random processes.This involves practical signal processing, information theory and coding (finite fields algebraic error correcting codes, turbo and LDPC, cryptography, ...), bayesian inference, security, scheduling, iterative and cross-layer solutions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His results are applied to difficult contexts such as the doubly-selective underwater acoustic channel, tactical interfered channels  or the energy-constrained Internet of Things (IoT) / Sensor network case, for which he has accumulated a good experience on practical architectures in different projects.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His work aims at protecting wireless communications against environmental interference and intentional attacks for the benefit of the French Ministry of Defense.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has been involved in several European projects (Mast AIDA, Medea+ INCA, Medea+ MIDAS, Newcom++,Horizon 2020 Bridges, H2020 MarTERA Bioglider) and has also been in charge of many DGA and industrial projects . He has published about 100 international papers and has pended 4 international patents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DISTINCTIONS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Knight of Academic Palms (2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- IEEE Senior member (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- French Navy Reserve Superior Officer (2006)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Signal Processing&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Communications numériques&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Internet of Things&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[ENSTA Paris &amp;quot;Information theory&amp;quot;](</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&sigle=ES204&afficher=objectifs&langue=anglais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;ENSTA ParisTech ES 204 &amp;quot;Information theory&amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot; Introduction to Networks&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[MASTER INPG &amp;quot;Algebraic error correcting codes&amp;quot;](</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://phelma.grenoble-inp.fr/formation/codage-canal-codes-correcteurs-5pmscce0-533077.kjsp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;MASTER SIPT INPG Master &amp;quot;Channel coding&amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[ENSTA Paris &amp;quot;C programming&amp;quot;](</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&sigle=IN102</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;ENSTA ParisTech &amp;quot;C programming&amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Information Security&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[ENSTA Paris  &amp;quot; Computer Networks &amp;quot;](</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&sigle=IN202</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;ENSTA Paris Tech IN 205 &amp;quot; Networks &amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[MASTER SAR Université Paris Saclay-Supelec&amp;quot;Topics in Discrete mathematics&amp;quot; ](</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.supelec.fr/fi/progMaster/sar/lectures/SAR-B21.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;MASTER SAR Université Paris Sud-ENS Cachan-Supelec&amp;quot;Topics in Discrete mathematics&amp;quot;  &amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[MASTER MICAS Institut Polytechnique Paris &amp;quot;Advanced Coding&amp;quot;] </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ip-paris.fr/education/masters/mention-electronique-energie-electrique-et-automatique-e3a/master-year-2-machine-learning-communications-and-security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">JOB OPPORTUNITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">We regularly offer job opportunities (master job training, PhD, postdoc) in our lab in ENSTA Paris on the campus of Ecole Polytechnique. Do not hesitate to contact us : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit.geller@ensta-paris.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">You will find below a list of my publications performed at ENSTA Paris (published since 2008).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Do not hesitate to contact me if you want to find older references : I'll be happy to send them to you and to post them on-line with more recent material published at ENSTA - IP Paris.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Algorithm for Physical Layer Encryption under Constant Envelope Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.133783 - 133789. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3592479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Blind PAPR Reduction for OFDM Systems with Rotated Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint BER Optimization and Blind PAPR Reduction of OFDM Systems with Signal Space Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2019.2931898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformly Projected RCQD QAM: A Low-Complexity Signal Space Diversity Solution over Fading Channels With or Without Erasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2018.2811618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near MAP Dynamical Delay Estimator and Bayesian CRB for Coded QAM Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Study of a Near Maximum Likelihood Code-Aided Timing Recovery Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2489602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theory Perspective for the Binary STT-MRAM Cell Operation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2436370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian and Hybrid Cramér–Rao Bounds for the Carrier Recovery Under Dynamic Phase Uncertain Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.667-680. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2081981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian and hybrid Cramér-Rao bounds for the carrier recovery under dynamic phase uncertain channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (2), pp.667-680. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsp.2010.2081981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upstream multi-wavelength shared PON based on tunable self-seeding fabry-pérot laser diode for upstream capacity upgrade and wavelength multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (9), pp.8000-8010. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.19.008000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upstream multi-wavelength shared PON based on tunable self-seeding Fabry-Pérot laser diode for upstream capacity upgrade and wavelength multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.008000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel WDM-PON Architecture for Simultaneous Transmission of Unicast Data and Multicast Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3788/COL20100810.0972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed scheduling scheme for video streaming over multi-channel multi-radio multi-hop wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel-Miro Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.409-419. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2010.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability-Driven Scheduling for Real-Time Directed Acyclic Graph Applications in Optical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (7), pp.469-480. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.2.000469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal scheduling for multiple description video streams in wireless multihop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (7), pp.534-536. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2009.090020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Optimum Low Complexity Smoothing Loops for Dynamical Phase Estimation—Application to BPSK Modulated Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.3704-3711. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2021452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Scheduling for Multi-Description Video Streaming Over Wireless Multi-Hop Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (4), pp.731-741. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2009.2032795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Information Security Technique: Joint Authentication-Coding Mechanism for Multimedia over Heterogeneous Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kluwer Journal of Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-008-9595-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint QoS control for video streaming over wireless multihop networks: A cross-layer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEU - International Journal of Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Design for Flow Control in Cooperative Multi-Hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-User Video Streaming over Multiple Heterogeneous Wireless Networks: A Distributed, Cross-Layer Design Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of internet technology = Wǎngjì wǎnglù jìshù xuékān</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Routing and Rate Control Scheme for Multi-Stream High-Definition Video Transmission over Wireless Home Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxn041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Complexity Block Turbo Decoder Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (12), pp.1985-1987. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2008.050636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hybrid Cramér-Rao Bound and Its Application to Dynamical Phase Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.453-456. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.921461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Rate Control, Medium Access Control and Routing Design in Cooperative VANET Computer Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Networks &amp; Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.2870-2882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer rate control, medium access control and routing design in cooperative VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic and Asymptotic Analysis of Bayesian Cramér-Rao Bound for Dynamical Phase Offset Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.906760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Resolution-Enhancement Scheme for Video Transmission over Mobile Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.312 ? 321. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2008.917746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Block Turbo Phase Synchronization Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.125-128. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2005.861582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equalizer for video rate transmission in multipath underwater communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Cappelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Essebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (2), pp.150-155. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/48.486790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Domain Equalization for Underwater Acoustic OCDM Systems with SSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic Enginnering Society, Sep 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrecy through Precoding: a Novel Physical Layer Encryption Scheme with Optimal PAPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Los Angeles (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo égalisation pragmatique et complètement adaptative pour les communications sous-marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Khemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiffrement par Précodage Spatial de la Couche Physique sous Contrainte d'Enveloppe Constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Club EEA, GDR ISIS, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Equalization and Interference Suppression for Orthogonal Chirp Division Multiplexing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Monsuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2025, Las Vegas (Nevada ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward-Backward Turbo Equalization for Underwater Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Khemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic Engineering Society, Sep 2024, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chip-Interleaved DSSS for Energy-Efficient Physical Layer Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioglider: an integrated glider solution for enhancing environmental knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ponçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Fietzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2023 Gulf Coast conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic engineering society, Sep 2023, Biloxi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177859v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo Equalization for Underwater Communication Systems using Rotated Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo égalisation des constellations tournées pour les systèmes acoustiques sous-marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalisation hybride des signaux FTN à faible complexité pour les systèmes acoustiques sous-marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement de spectre par séquence directe et constellations tournées pour communications tactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Turbo Equalization for Faster-than-Nyquist Underwater Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Step-size Iterative Equalization for Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Sequence Spread Spectrum with Signal Space Diversity for High Resistance to Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Oudomsack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM 2021 : IEEE Military Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEAR CAPACITY RCQD CONSTELLATIONS FOR PAPR REDUCTION OF OFDM SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint dynamic delay and channel gain estimation BCRB for wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMOB, International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2020, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint dynamic delay and channel gain estimation BCRB for wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2020, Thessalonique, Greece. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity Adaptive Turbo Equalization for Multipath Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseilles, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8866873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Adaptive Turbo Equalization for Multipath Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8866873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Soft Demapping for Underwater Acoustic Communications With Signal Space Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2018.8604747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Cramer Rao Bound on Time Delay Estimation in Rayleigh Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation temporelle dynamique pour des signaux QAM codés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et simplicité d'implantation des constellations tournées: une approche pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France. pp.ID29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a multi-standard transceiver for the WBAN Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC,2016 International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.369 - 373, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7894017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced synchronization techniques for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Signal, Image, Video and Communications (ISIVC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.180 - 184, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Synchronization in IoT networks : case of a wireless body area network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium Scientifique International Symposium on signal, Image and Video Communications ISIVC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-log demapper architecture design for DVB-T2 rotated QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems (SiPS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2015.7344998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2762-2767, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRB derivation and new Code-Aided timing recovery technique for QAM modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Communications (ICC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.4901-4906, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRB derivation and new Code-Aided timing recovery technique for QAM modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft maximum likelihood technique for time delay recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2014.6840910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soft Maximum Likelihood Technique for Time Delay Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxio Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE COMNET </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2014.6840910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Relay Beamforming for MIMO Multi-Relay Networks with Imperfect Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative decoder design for non-binary LDPC code with coefficients selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, GA, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust relay beamforming for MIMO multi-relay networks with imperfect channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Atlanta, GA, United States. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-delay tradeoff for video streaming over mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6363798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sychronization for Low-Power and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media-Aware Distributed Scheduling over Wireless Body Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5962758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian and hybrid Cramer-Rao bounds for QAM dynamical phase estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.3297-3300, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Expressions for Cramer-Rao Bounds of Code Aided QAM Dynamical Phase Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresde, Germany. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2009.5198756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay of Multicast Service in WDM-PON Based on Dynamic Wavelength Reflection Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications and Photonics Conference and Exhibition (ACP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ACP.2009.TuF3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Rate Control, Medium Access Control and Routing Design in Cooperative Multi-Hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications,(ITST), 2009 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothing PLLs for QAM Dynamical Phase Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2009 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.100, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2009.5199465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Scheduling for Video Streaming over Multi-Channel Multi-Radio Multi-Hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel-Miro Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBAL COMMUNICATIONS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2009.5425751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLIND ESTIMATION OF TIMING AND CARRIER FREQUENCY OFFSETS IN OFDM SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Larzabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.271-292, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-71041-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Scheduling Using Primary-Backup Approach for Optical Grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE ACP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ACP.2009.TuL4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel WDM-PON Architecture for Simultaneous Transmission of Unicast Data and Multicast Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications and Photonics Conference and Exhibition (ACP), 2009 Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.851337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast MIP Handover Amelioration in Wireless Networks by Cross-Layer Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouzhi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Mobile Applications, Services and Technologies, 2008. NGMAST '08. The Second International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.131-135, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NGMAST.2008.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Rate Allocation for Multimedia Applications in Pervasive Computing Environmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, X, Australia. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of time-wavelength co-allocation (TWCA) problem in novel dynamic wavelength scheduled WDM-PON for distributed computing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APOC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.803420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Rate Allocation for Multimedia Applications in Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Mobile IPv6 Handover in Wireless Network with E-HCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouzhi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Calgary, Canada. pp.5-9, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2008.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes bayésiennes pour l'estimation dynamique de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.413-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Cramér-rao Bound for Dynamical Phase Offset Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2007. IEEE 8th Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2007.4401330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Masks for Low-Complexity Very High Bit Rate Multi-Carrier Local Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC-2006 Fall.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCF.2006.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de phase - Boucle à remodulation souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation of QAM carrier phase with block turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE 59th Vehicular Technology Conference. VTC 2004-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Milan, Italy. pp.1009-1013, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2004.1388983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative phase synchronization scheme for general QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.519-522, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2004.1312543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new iterative phase tracking scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Information, Communications and Signal Processing, 2003 and the Fourth Pacific Rim Conference on Multimedia. 2003 Joint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Singapore, Singapore. pp.578-581, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICS.2003.1292519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive PLL for general QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2002 - 11th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Geller </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BIO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît GELLER received the Accreditation to Lead Research in Information Sciences HDR from the University of Paris in 2004, the PhD in wireless communication networks from  </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPG  http://www.inpg.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in 1992, as well as the Engineering Master Sc. in Telecommunications and Electronics from </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSERB https://enseirb-matmeca.bordeaux-inp.fr/fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  in 1988. He was the head of the Multisensor and Information Team (17 researchers) at SATIE lab </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Normale Superieure Paris Saclay </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">until he joined </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in 2007-08.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is presently a Full Professor at Institut Polytechnique Paris-ENSTA  </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> IPP https:////www.ip-paris.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  and head of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized Master on autonomous systems for Defense ILEMs https://www.ensta-paris.fr/fr/mastere-specialise-ingenierie-des-systemes-autonomes-de-localisation-et-multi-senseurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2007: Professor at Ecole Nationale Supérieure de Techniques Avancées-Paris - Institut Polytechnique Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From 2001 to 2007 : Researcher (Ecole Normale Supérieure Paris Saclay).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From 1995 to 2007: Associate professor (Université Paris12).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1995 : Research engineer (Thales - ex Thomson-Sintra-/ Gipsa ex Cephag).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989-1992 : PhD student (French Nuclear Commission CEA-LETI)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît GELLER has an expertise in stochastic processes applied to digital communication systems and their security.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has a strong experience in mobile wireless telecommunication networks from the physical layer to the transport layer with a special focus on digital communications signal processing.This involves practical signal processing (interference cancellation,  antenna array processing, synchronization,...), information theory and coding (finite fields algebraic error correcting codes, turbo and LDPC, cryptography, ...), bayesian inference, security, scheduling, iterative and cross-layer solutions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His results are applied to difficult contexts such as the doubly-selective underwater acoustic channel, tactical interfered channels  or the energy-constrained Internet of Things (IoT) / Sensor network case, for which he has accumulated a good experience on practical architectures in different projects.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His work aims at protecting wireless communications against environmental interference and intentional attacks for the benefit of the French Ministry of Defense.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has been involved in several European projects (Mast AIDA, Medea+ INCA, Medea+ MIDAS, Newcom++,Horizon 2020 Bridges, H2020 MarTERA Bioglider) and has also been in charge of many DGA and industrial projects . He has published about 100 international papers and has pended 4 international patents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DISTINCTIONS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Knight of Academic Palms (2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- IEEE Senior member (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- French Navy Reserve Superior Officer (2006)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Signal Processing&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Communications numériques&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Internet of Things&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[ENSTA Paris &amp;quot;Information theory&amp;quot;](</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&sigle=ES204&afficher=objectifs&langue=anglais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;ENSTA ParisTech ES 204 &amp;quot;Information theory&amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot; Introduction to Networks&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[MASTER INPG &amp;quot;Algebraic error correcting codes&amp;quot;](</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://phelma.grenoble-inp.fr/formation/codage-canal-codes-correcteurs-5pmscce0-533077.kjsp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;MASTER SIPT INPG Master &amp;quot;Channel coding&amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[ENSTA Paris &amp;quot;C programming&amp;quot;](</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&sigle=IN102</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;ENSTA ParisTech &amp;quot;C programming&amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Information Security&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[ENSTA Paris  &amp;quot; Computer Networks &amp;quot;](</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&sigle=IN202</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;ENSTA Paris Tech IN 205 &amp;quot; Networks &amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[MASTER SAR Université Paris Saclay-Supelec&amp;quot;Topics in Discrete mathematics&amp;quot; ](</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.supelec.fr/fi/progMaster/sar/lectures/SAR-B21.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;MASTER SAR Université Paris Sud-ENS Cachan-Supelec&amp;quot;Topics in Discrete mathematics&amp;quot;  &amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[MASTER MICAS Institut Polytechnique Paris &amp;quot;Advanced Coding&amp;quot;] </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ip-paris.fr/education/masters/mention-electronique-energie-electrique-et-automatique-e3a/master-year-2-machine-learning-communications-and-security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">JOB OPPORTUNITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">We regularly offer job opportunities (master job training, PhD, postdoc) in our lab in ENSTA Paris on the campus of Ecole Polytechnique. Do not hesitate to contact us : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit.geller@ensta-paris.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">You will find below a list of my publications performed at ENSTA Paris (published since 2008).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Do not hesitate to contact me if you want to find older references : I'll be happy to send them to you and to post them on-line with more recent material published at ENSTA - IP Paris.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Algorithm for Physical Layer Encryption under Constant Envelope Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.133783 - 133789. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3592479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Blind PAPR Reduction for OFDM Systems with Rotated Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint BER Optimization and Blind PAPR Reduction of OFDM Systems with Signal Space Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2019.2931898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformly Projected RCQD QAM: A Low-Complexity Signal Space Diversity Solution over Fading Channels With or Without Erasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2018.2811618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near MAP Dynamical Delay Estimator and Bayesian CRB for Coded QAM Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Study of a Near Maximum Likelihood Code-Aided Timing Recovery Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2489602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theory Perspective for the Binary STT-MRAM Cell Operation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2436370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian and Hybrid Cramér–Rao Bounds for the Carrier Recovery Under Dynamic Phase Uncertain Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.667-680. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2081981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian and hybrid Cramér-Rao bounds for the carrier recovery under dynamic phase uncertain channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (2), pp.667-680. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsp.2010.2081981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upstream multi-wavelength shared PON based on tunable self-seeding fabry-pérot laser diode for upstream capacity upgrade and wavelength multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (9), pp.8000-8010. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.19.008000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upstream multi-wavelength shared PON based on tunable self-seeding Fabry-Pérot laser diode for upstream capacity upgrade and wavelength multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.008000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel WDM-PON Architecture for Simultaneous Transmission of Unicast Data and Multicast Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3788/COL20100810.0972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed scheduling scheme for video streaming over multi-channel multi-radio multi-hop wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel-Miro Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.409-419. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2010.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability-Driven Scheduling for Real-Time Directed Acyclic Graph Applications in Optical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (7), pp.469-480. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.2.000469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint QoS control for video streaming over wireless multihop networks: A cross-layer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEU - International Journal of Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Design for Flow Control in Cooperative Multi-Hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Scheduling for Multi-Description Video Streaming Over Wireless Multi-Hop Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (4), pp.731-741. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2009.2032795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Information Security Technique: Joint Authentication-Coding Mechanism for Multimedia over Heterogeneous Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kluwer Journal of Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-008-9595-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal scheduling for multiple description video streams in wireless multihop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (7), pp.534-536. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2009.090020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Optimum Low Complexity Smoothing Loops for Dynamical Phase Estimation—Application to BPSK Modulated Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.3704-3711. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2021452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-User Video Streaming over Multiple Heterogeneous Wireless Networks: A Distributed, Cross-Layer Design Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of internet technology = Wǎngjì wǎnglù jìshù xuékān</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Routing and Rate Control Scheme for Multi-Stream High-Definition Video Transmission over Wireless Home Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxn041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Complexity Block Turbo Decoder Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (12), pp.1985-1987. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2008.050636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hybrid Cramér-Rao Bound and Its Application to Dynamical Phase Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.453-456. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.921461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Rate Control, Medium Access Control and Routing Design in Cooperative VANET Computer Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Networks &amp; Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.2870-2882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer rate control, medium access control and routing design in cooperative VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic and Asymptotic Analysis of Bayesian Cramér-Rao Bound for Dynamical Phase Offset Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.906760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Resolution-Enhancement Scheme for Video Transmission over Mobile Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.312 ? 321. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2008.917746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Block Turbo Phase Synchronization Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.125-128. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2005.861582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equalizer for video rate transmission in multipath underwater communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Cappelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Essebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (2), pp.150-155. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/48.486790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Probabilistic Turbo Equalization Techniques in UWA Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Khemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic Engineering Society, May 2026, Sanya (Hainan), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Domain Equalization for Underwater Acoustic OCDM Systems with SSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic Enginnering Society, Sep 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrecy through Precoding: a Novel Physical Layer Encryption Scheme with Optimal PAPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Los Angeles (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo égalisation pragmatique et complètement adaptative pour les communications sous-marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Khemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiffrement par Précodage Spatial de la Couche Physique sous Contrainte d'Enveloppe Constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Club EEA, GDR ISIS, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Equalization and Interference Suppression for Orthogonal Chirp Division Multiplexing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Monsuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2025, Las Vegas (Nevada ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward-Backward Turbo Equalization for Underwater Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Khemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic Engineering Society, Sep 2024, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioglider: an integrated glider solution for enhancing environmental knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ponçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Fietzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2023 Gulf Coast conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic engineering society, Sep 2023, Biloxi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177859v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chip-Interleaved DSSS for Energy-Efficient Physical Layer Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo Equalization for Underwater Communication Systems using Rotated Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo égalisation des constellations tournées pour les systèmes acoustiques sous-marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalisation hybride des signaux FTN à faible complexité pour les systèmes acoustiques sous-marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement de spectre par séquence directe et constellations tournées pour communications tactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Turbo Equalization for Faster-than-Nyquist Underwater Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Step-size Iterative Equalization for Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Sequence Spread Spectrum with Signal Space Diversity for High Resistance to Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Oudomsack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM 2021 : IEEE Military Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint dynamic delay and channel gain estimation BCRB for wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMOB, International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2020, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEAR CAPACITY RCQD CONSTELLATIONS FOR PAPR REDUCTION OF OFDM SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint dynamic delay and channel gain estimation BCRB for wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2020, Thessalonique, Greece. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity Adaptive Turbo Equalization for Multipath Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseilles, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8866873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Adaptive Turbo Equalization for Multipath Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8866873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Soft Demapping for Underwater Acoustic Communications With Signal Space Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2018.8604747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Cramer Rao Bound on Time Delay Estimation in Rayleigh Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation temporelle dynamique pour des signaux QAM codés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et simplicité d'implantation des constellations tournées: une approche pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France. pp.ID29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a multi-standard transceiver for the WBAN Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC,2016 International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.369 - 373, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7894017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced synchronization techniques for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Signal, Image, Video and Communications (ISIVC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.180 - 184, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Synchronization in IoT networks : case of a wireless body area network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium Scientifique International Symposium on signal, Image and Video Communications ISIVC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRB derivation and new Code-Aided timing recovery technique for QAM modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Communications (ICC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.4901-4906, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRB derivation and new Code-Aided timing recovery technique for QAM modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-log demapper architecture design for DVB-T2 rotated QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems (SiPS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2015.7344998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2762-2767, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soft Maximum Likelihood Technique for Time Delay Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxio Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE COMNET </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2014.6840910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft maximum likelihood technique for time delay recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2014.6840910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Relay Beamforming for MIMO Multi-Relay Networks with Imperfect Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative decoder design for non-binary LDPC code with coefficients selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, GA, United States. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust relay beamforming for MIMO multi-relay networks with imperfect channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Atlanta, GA, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-delay tradeoff for video streaming over mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6363798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sychronization for Low-Power and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media-Aware Distributed Scheduling over Wireless Body Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5962758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothing PLLs for QAM Dynamical Phase Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2009 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.100, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2009.5199465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay of Multicast Service in WDM-PON Based on Dynamic Wavelength Reflection Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications and Photonics Conference and Exhibition (ACP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ACP.2009.TuF3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian and hybrid Cramer-Rao bounds for QAM dynamical phase estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.3297-3300, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Expressions for Cramer-Rao Bounds of Code Aided QAM Dynamical Phase Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresde, Germany. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2009.5198756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Rate Control, Medium Access Control and Routing Design in Cooperative Multi-Hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications,(ITST), 2009 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Scheduling for Video Streaming over Multi-Channel Multi-Radio Multi-Hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel-Miro Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBAL COMMUNICATIONS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2009.5425751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLIND ESTIMATION OF TIMING AND CARRIER FREQUENCY OFFSETS IN OFDM SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Larzabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.271-292, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-71041-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Scheduling Using Primary-Backup Approach for Optical Grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE ACP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ACP.2009.TuL4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel WDM-PON Architecture for Simultaneous Transmission of Unicast Data and Multicast Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications and Photonics Conference and Exhibition (ACP), 2009 Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.851337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Rate Allocation for Multimedia Applications in Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of time-wavelength co-allocation (TWCA) problem in novel dynamic wavelength scheduled WDM-PON for distributed computing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APOC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.803420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast MIP Handover Amelioration in Wireless Networks by Cross-Layer Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouzhi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Mobile Applications, Services and Technologies, 2008. NGMAST '08. The Second International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.131-135, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NGMAST.2008.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Rate Allocation for Multimedia Applications in Pervasive Computing Environmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, X, Australia. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Mobile IPv6 Handover in Wireless Network with E-HCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouzhi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Calgary, Canada. pp.5-9, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2008.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes bayésiennes pour l'estimation dynamique de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.413-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Cramér-rao Bound for Dynamical Phase Offset Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2007. IEEE 8th Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2007.4401330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Masks for Low-Complexity Very High Bit Rate Multi-Carrier Local Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC-2006 Fall.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCF.2006.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de phase - Boucle à remodulation souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation of QAM carrier phase with block turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE 59th Vehicular Technology Conference. VTC 2004-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Milan, Italy. pp.1009-1013, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2004.1388983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative phase synchronization scheme for general QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.519-522, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2004.1312543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new iterative phase tracking scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Information, Communications and Signal Processing, 2003 and the Fourth Pacific Rim Conference on Multimedia. 2003 Joint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Singapore, Singapore. pp.578-581, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICS.2003.1292519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive PLL for general QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2002 - 11th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC82B00E"/>
+    <w:nsid w:val="B9BCA12B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FE98C868"/>
+    <w:nsid w:val="941C1922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="52FAB9A0"/>
+    <w:nsid w:val="4EA44482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-cachan.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensta.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.richard-geller.org/en/default.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapses.ensta-paris.fr/catalogue/ue/12/ES101-traitement-numerique-du-signal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/?usebdd=ensta&amp;sigle=INE205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/?usebdd=ensta&amp;sigle=INE20" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=ES204&amp;afficher=objectifs&amp;langue=anglais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=IN201&amp;afficher=prog&amp;langue=anglais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phelma.grenoble-inp.fr/formation/codage-canal-codes-correcteurs-5pmscce0-533077.kjsp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=IN102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=IN202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.supelec.fr/fi/progMaster/sar/lectures/SAR-B21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ip-paris.fr/education/masters/mention-electronique-energie-electrique-et-automatique-e3a/master-year-2-machine-learning-communications-and-security" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benoit.geller@ensta-paris.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pasquero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3592479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Ye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2931898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nasr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Najjar Atallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01248388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar Atallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2489602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2436370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2081981" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2010.2081981" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830766v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xiao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.008000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Xiao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Yi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.008000" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Hu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL20100810.0972" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbing Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Miro Muntean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2010.100412" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225733v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wei," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohui Jin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.2.000469" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoyu Zheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2009.090020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2021452" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwu Cui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2009.2032795" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01238447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-008-9595-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2008.05.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01264040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229092v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxn041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vanstraceele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050636" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01239443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.921461" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01248385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.906760" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2008.917746" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.861582" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cappelano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Essebbar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jourdain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/48.486790" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205587v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudomsack Pierre Pasquero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Khemir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704942v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177859v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pon&#231;on" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Fietzek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hayes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694785v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oudomsack" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053923" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253427" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467146v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8866873" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906683v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2018.8604747" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625507v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615326v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7894017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01624735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893983" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01624754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01247411v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7344998" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625517v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249099" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225820v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2014.6840910" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxio Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227422v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831574" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01248584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831346" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rodrigues" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6363798" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263964v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962758" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960329" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198756" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225812v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACP.2009.TuF3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399303" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224236v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Herzet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5199465" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425751" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225817v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-71041-9_14" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225801v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACP.2009.TuL4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229112v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.851337" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229106v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouzhi Wei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dupeyrat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2008.57" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125919v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225805v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Sun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.803420" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.443" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229104v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.294" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384715v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384591v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2007.4401330" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384664v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diatta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rambeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.168" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765114v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764784v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1388983" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764760v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1312543" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICS.2003.1292519" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764853v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-cachan.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensta.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.richard-geller.org/en/default.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapses.ensta-paris.fr/catalogue/ue/12/ES101-traitement-numerique-du-signal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/?usebdd=ensta&amp;sigle=INE205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/?usebdd=ensta&amp;sigle=INE20" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=ES204&amp;afficher=objectifs&amp;langue=anglais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=IN201&amp;afficher=prog&amp;langue=anglais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phelma.grenoble-inp.fr/formation/codage-canal-codes-correcteurs-5pmscce0-533077.kjsp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=IN102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=IN202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.supelec.fr/fi/progMaster/sar/lectures/SAR-B21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ip-paris.fr/education/masters/mention-electronique-energie-electrique-et-automatique-e3a/master-year-2-machine-learning-communications-and-security" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benoit.geller@ensta-paris.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pasquero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3592479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Ye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2931898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nasr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Najjar Atallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01248388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar Atallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2489602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2436370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2081981" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2010.2081981" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830766v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xiao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.008000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Xiao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Yi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.008000" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Hu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL20100810.0972" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbing Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Miro Muntean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2010.100412" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225733v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wei," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohui Jin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.2.000469" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoyu Zheng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwu Cui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2008.05.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01264040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2009.2032795" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01238447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-008-9595-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2009.090020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2021452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229092v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxn041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vanstraceele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050636" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01239443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.921461" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01248385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.906760" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2008.917746" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.861582" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cappelano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Essebbar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jourdain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/48.486790" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Khemir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudomsack Pierre Pasquero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177859v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pon&#231;on" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Fietzek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hayes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694785v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426889v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oudomsack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253427" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053923" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8866873" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2018.8604747" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625511v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625507v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7894017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01624735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893983" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01624754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625517v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249099" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01247411v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7344998" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625500v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxio Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2014.6840910" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831574" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01248584v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831346" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299998v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225548v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rodrigues" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6363798" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263964v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962758" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Herzet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5199465" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225812v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACP.2009.TuF3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224240v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960329" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198756" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399303" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225542v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425751" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225817v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-71041-9_14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225801v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACP.2009.TuL4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229112v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.851337" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225534v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.443" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225805v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Sun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.803420" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229106v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouzhi Wei" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dupeyrat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2008.57" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125919v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229104v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.294" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384715v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384591v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2007.4401330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diatta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rambeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.168" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765114v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764784v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1388983" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764760v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1312543" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764812v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICS.2003.1292519" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764853v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>