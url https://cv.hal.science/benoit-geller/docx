--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Geller </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BIO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît GELLER received the Accreditation to Lead Research in Information Sciences HDR from the University of Paris in 2004, the PhD in wireless communication networks from  </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPG  http://www.inpg.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in 1992, as well as the Engineering Master Sc. in Telecommunications and Electronics from </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSERB https://enseirb-matmeca.bordeaux-inp.fr/fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  in 1988. He was the head of the Multisensor and Information Team (17 researchers) at SATIE lab </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Normale Superieure Paris Saclay </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">until he joined </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in 2007-08.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is presently a Full Professor at Institut Polytechnique Paris-ENSTA  </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> IPP https:////www.ip-paris.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  and head of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized Master on autonomous systems for Defense ILEMs https://www.ensta-paris.fr/fr/mastere-specialise-ingenierie-des-systemes-autonomes-de-localisation-et-multi-senseurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2007: Professor at Ecole Nationale Supérieure de Techniques Avancées-Paris - Institut Polytechnique Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From 2001 to 2007 : Researcher (Ecole Normale Supérieure Paris Saclay).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From 1995 to 2007: Associate professor (Université Paris12).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1995 : Research engineer (Thales - ex Thomson-Sintra-/ Gipsa ex Cephag).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989-1992 : PhD student (French Nuclear Commission CEA-LETI)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît GELLER has an expertise in stochastic processes applied to digital communication systems and their security.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has a strong experience in mobile wireless telecommunication networks from the physical layer to the transport layer with a special focus on digital communications signal processing.This involves practical signal processing (interference cancellation,  antenna array processing, synchronization,...), information theory and coding (finite fields algebraic error correcting codes, turbo and LDPC, cryptography, ...), bayesian inference, security, scheduling, iterative and cross-layer solutions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His results are applied to difficult contexts such as the doubly-selective underwater acoustic channel, tactical interfered channels  or the energy-constrained Internet of Things (IoT) / Sensor network case, for which he has accumulated a good experience on practical architectures in different projects.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His work aims at protecting wireless communications against environmental interference and intentional attacks for the benefit of the French Ministry of Defense.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has been involved in several European projects (Mast AIDA, Medea+ INCA, Medea+ MIDAS, Newcom++,Horizon 2020 Bridges, H2020 MarTERA Bioglider) and has also been in charge of many DGA and industrial projects . He has published about 100 international papers and has pended 4 international patents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DISTINCTIONS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Knight of Academic Palms (2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- IEEE Senior member (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- French Navy Reserve Superior Officer (2006)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Signal Processing&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Communications numériques&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Internet of Things&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[ENSTA Paris &amp;quot;Information theory&amp;quot;](</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&sigle=ES204&afficher=objectifs&langue=anglais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;ENSTA ParisTech ES 204 &amp;quot;Information theory&amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot; Introduction to Networks&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[MASTER INPG &amp;quot;Algebraic error correcting codes&amp;quot;](</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://phelma.grenoble-inp.fr/formation/codage-canal-codes-correcteurs-5pmscce0-533077.kjsp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;MASTER SIPT INPG Master &amp;quot;Channel coding&amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[ENSTA Paris &amp;quot;C programming&amp;quot;](</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&sigle=IN102</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;ENSTA ParisTech &amp;quot;C programming&amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Information Security&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[ENSTA Paris  &amp;quot; Computer Networks &amp;quot;](</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&sigle=IN202</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;ENSTA Paris Tech IN 205 &amp;quot; Networks &amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[MASTER SAR Université Paris Saclay-Supelec&amp;quot;Topics in Discrete mathematics&amp;quot; ](</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.supelec.fr/fi/progMaster/sar/lectures/SAR-B21.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;MASTER SAR Université Paris Sud-ENS Cachan-Supelec&amp;quot;Topics in Discrete mathematics&amp;quot;  &amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[MASTER MICAS Institut Polytechnique Paris &amp;quot;Advanced Coding&amp;quot;] </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ip-paris.fr/education/masters/mention-electronique-energie-electrique-et-automatique-e3a/master-year-2-machine-learning-communications-and-security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">JOB OPPORTUNITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">We regularly offer job opportunities (master job training, PhD, postdoc) in our lab in ENSTA Paris on the campus of Ecole Polytechnique. Do not hesitate to contact us : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit.geller@ensta-paris.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">You will find below a list of my publications performed at ENSTA Paris (published since 2008).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Do not hesitate to contact me if you want to find older references : I'll be happy to send them to you and to post them on-line with more recent material published at ENSTA - IP Paris.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Algorithm for Physical Layer Encryption under Constant Envelope Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.133783 - 133789. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3592479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Blind PAPR Reduction for OFDM Systems with Rotated Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint BER Optimization and Blind PAPR Reduction of OFDM Systems with Signal Space Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2019.2931898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformly Projected RCQD QAM: A Low-Complexity Signal Space Diversity Solution over Fading Channels With or Without Erasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2018.2811618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near MAP Dynamical Delay Estimator and Bayesian CRB for Coded QAM Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Study of a Near Maximum Likelihood Code-Aided Timing Recovery Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2489602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theory Perspective for the Binary STT-MRAM Cell Operation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2436370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian and Hybrid Cramér–Rao Bounds for the Carrier Recovery Under Dynamic Phase Uncertain Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.667-680. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2081981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian and hybrid Cramér-Rao bounds for the carrier recovery under dynamic phase uncertain channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (2), pp.667-680. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsp.2010.2081981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upstream multi-wavelength shared PON based on tunable self-seeding fabry-pérot laser diode for upstream capacity upgrade and wavelength multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (9), pp.8000-8010. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.19.008000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upstream multi-wavelength shared PON based on tunable self-seeding Fabry-Pérot laser diode for upstream capacity upgrade and wavelength multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.008000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel WDM-PON Architecture for Simultaneous Transmission of Unicast Data and Multicast Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3788/COL20100810.0972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed scheduling scheme for video streaming over multi-channel multi-radio multi-hop wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel-Miro Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.409-419. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2010.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability-Driven Scheduling for Real-Time Directed Acyclic Graph Applications in Optical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (7), pp.469-480. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.2.000469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint QoS control for video streaming over wireless multihop networks: A cross-layer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEU - International Journal of Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Design for Flow Control in Cooperative Multi-Hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Scheduling for Multi-Description Video Streaming Over Wireless Multi-Hop Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (4), pp.731-741. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2009.2032795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Information Security Technique: Joint Authentication-Coding Mechanism for Multimedia over Heterogeneous Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kluwer Journal of Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-008-9595-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal scheduling for multiple description video streams in wireless multihop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (7), pp.534-536. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2009.090020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Optimum Low Complexity Smoothing Loops for Dynamical Phase Estimation—Application to BPSK Modulated Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.3704-3711. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2021452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-User Video Streaming over Multiple Heterogeneous Wireless Networks: A Distributed, Cross-Layer Design Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of internet technology = Wǎngjì wǎnglù jìshù xuékān</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Routing and Rate Control Scheme for Multi-Stream High-Definition Video Transmission over Wireless Home Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxn041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Complexity Block Turbo Decoder Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (12), pp.1985-1987. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2008.050636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hybrid Cramér-Rao Bound and Its Application to Dynamical Phase Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.453-456. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.921461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Rate Control, Medium Access Control and Routing Design in Cooperative VANET Computer Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Networks &amp; Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.2870-2882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer rate control, medium access control and routing design in cooperative VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic and Asymptotic Analysis of Bayesian Cramér-Rao Bound for Dynamical Phase Offset Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.906760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Resolution-Enhancement Scheme for Video Transmission over Mobile Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.312 ? 321. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2008.917746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Block Turbo Phase Synchronization Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.125-128. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2005.861582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equalizer for video rate transmission in multipath underwater communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Cappelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Essebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (2), pp.150-155. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/48.486790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Probabilistic Turbo Equalization Techniques in UWA Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Khemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic Engineering Society, May 2026, Sanya (Hainan), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Domain Equalization for Underwater Acoustic OCDM Systems with SSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic Enginnering Society, Sep 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrecy through Precoding: a Novel Physical Layer Encryption Scheme with Optimal PAPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Los Angeles (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo égalisation pragmatique et complètement adaptative pour les communications sous-marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Khemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiffrement par Précodage Spatial de la Couche Physique sous Contrainte d'Enveloppe Constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Club EEA, GDR ISIS, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Equalization and Interference Suppression for Orthogonal Chirp Division Multiplexing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Monsuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2025, Las Vegas (Nevada ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward-Backward Turbo Equalization for Underwater Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Khemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic Engineering Society, Sep 2024, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioglider: an integrated glider solution for enhancing environmental knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ponçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Fietzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2023 Gulf Coast conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic engineering society, Sep 2023, Biloxi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177859v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chip-Interleaved DSSS for Energy-Efficient Physical Layer Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo Equalization for Underwater Communication Systems using Rotated Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo égalisation des constellations tournées pour les systèmes acoustiques sous-marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalisation hybride des signaux FTN à faible complexité pour les systèmes acoustiques sous-marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement de spectre par séquence directe et constellations tournées pour communications tactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Turbo Equalization for Faster-than-Nyquist Underwater Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Step-size Iterative Equalization for Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Sequence Spread Spectrum with Signal Space Diversity for High Resistance to Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Oudomsack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM 2021 : IEEE Military Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint dynamic delay and channel gain estimation BCRB for wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMOB, International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2020, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEAR CAPACITY RCQD CONSTELLATIONS FOR PAPR REDUCTION OF OFDM SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint dynamic delay and channel gain estimation BCRB for wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2020, Thessalonique, Greece. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity Adaptive Turbo Equalization for Multipath Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseilles, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8866873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Adaptive Turbo Equalization for Multipath Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8866873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Soft Demapping for Underwater Acoustic Communications With Signal Space Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2018.8604747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Cramer Rao Bound on Time Delay Estimation in Rayleigh Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation temporelle dynamique pour des signaux QAM codés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et simplicité d'implantation des constellations tournées: une approche pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France. pp.ID29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a multi-standard transceiver for the WBAN Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC,2016 International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.369 - 373, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7894017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced synchronization techniques for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Signal, Image, Video and Communications (ISIVC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.180 - 184, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Synchronization in IoT networks : case of a wireless body area network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium Scientifique International Symposium on signal, Image and Video Communications ISIVC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRB derivation and new Code-Aided timing recovery technique for QAM modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Communications (ICC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.4901-4906, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRB derivation and new Code-Aided timing recovery technique for QAM modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-log demapper architecture design for DVB-T2 rotated QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems (SiPS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2015.7344998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2762-2767, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soft Maximum Likelihood Technique for Time Delay Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxio Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE COMNET </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2014.6840910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft maximum likelihood technique for time delay recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2014.6840910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Relay Beamforming for MIMO Multi-Relay Networks with Imperfect Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative decoder design for non-binary LDPC code with coefficients selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, GA, United States. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust relay beamforming for MIMO multi-relay networks with imperfect channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Atlanta, GA, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-delay tradeoff for video streaming over mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6363798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sychronization for Low-Power and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media-Aware Distributed Scheduling over Wireless Body Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5962758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothing PLLs for QAM Dynamical Phase Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2009 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.100, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2009.5199465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay of Multicast Service in WDM-PON Based on Dynamic Wavelength Reflection Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications and Photonics Conference and Exhibition (ACP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ACP.2009.TuF3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian and hybrid Cramer-Rao bounds for QAM dynamical phase estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.3297-3300, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Expressions for Cramer-Rao Bounds of Code Aided QAM Dynamical Phase Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresde, Germany. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2009.5198756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Rate Control, Medium Access Control and Routing Design in Cooperative Multi-Hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications,(ITST), 2009 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Scheduling for Video Streaming over Multi-Channel Multi-Radio Multi-Hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel-Miro Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBAL COMMUNICATIONS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2009.5425751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLIND ESTIMATION OF TIMING AND CARRIER FREQUENCY OFFSETS IN OFDM SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Larzabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.271-292, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-71041-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Scheduling Using Primary-Backup Approach for Optical Grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE ACP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ACP.2009.TuL4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel WDM-PON Architecture for Simultaneous Transmission of Unicast Data and Multicast Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications and Photonics Conference and Exhibition (ACP), 2009 Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.851337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Rate Allocation for Multimedia Applications in Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of time-wavelength co-allocation (TWCA) problem in novel dynamic wavelength scheduled WDM-PON for distributed computing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APOC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.803420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast MIP Handover Amelioration in Wireless Networks by Cross-Layer Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouzhi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Mobile Applications, Services and Technologies, 2008. NGMAST '08. The Second International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.131-135, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NGMAST.2008.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Rate Allocation for Multimedia Applications in Pervasive Computing Environmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, X, Australia. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Mobile IPv6 Handover in Wireless Network with E-HCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouzhi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Calgary, Canada. pp.5-9, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2008.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes bayésiennes pour l'estimation dynamique de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.413-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Cramér-rao Bound for Dynamical Phase Offset Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2007. IEEE 8th Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2007.4401330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Masks for Low-Complexity Very High Bit Rate Multi-Carrier Local Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC-2006 Fall.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCF.2006.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de phase - Boucle à remodulation souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation of QAM carrier phase with block turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE 59th Vehicular Technology Conference. VTC 2004-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Milan, Italy. pp.1009-1013, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2004.1388983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative phase synchronization scheme for general QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.519-522, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2004.1312543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new iterative phase tracking scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Information, Communications and Signal Processing, 2003 and the Fourth Pacific Rim Conference on Multimedia. 2003 Joint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Singapore, Singapore. pp.578-581, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICS.2003.1292519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive PLL for general QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2002 - 11th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Geller </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BIO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît GELLER received the Accreditation to Lead Research in Information Sciences HDR from the University of Paris in 2004, the PhD in wireless communication networks from  </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPG  http://www.inpg.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in 1992, as well as the Engineering Master Sc. in Telecommunications and Electronics from </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSERB https://enseirb-matmeca.bordeaux-inp.fr/fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  in 1988. He was the head of the Multisensor and Information Team (17 researchers) at SATIE lab </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Normale Superieure Paris Saclay </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">until he joined </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in 2007-08.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is presently a Full Professor at Institut Polytechnique Paris-ENSTA  </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> IPP https:////www.ip-paris.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  and head of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized Master on autonomous systems for Defense ILEMs https://www.ensta-paris.fr/fr/mastere-specialise-ingenierie-des-systemes-autonomes-de-localisation-et-multi-senseurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2007: Professor at Ecole Nationale Supérieure de Techniques Avancées-Paris - Institut Polytechnique Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From 2001 to 2007 : Researcher (Ecole Normale Supérieure Paris Saclay).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From 1995 to 2007: Associate professor (Université Paris12).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1995 : Research engineer (Thales - ex Thomson-Sintra-/ Gipsa ex Cephag).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989-1992 : PhD student (French Nuclear Commission CEA-LETI)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît GELLER has an expertise in stochastic processes applied to digital communication systems and their security.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has a strong experience in mobile wireless telecommunication networks from the physical layer to the transport layer with a special focus on digital communications signal processing.This involves practical signal processing (interference cancellation,  antenna array processing, synchronization,...), information theory and coding (finite fields algebraic error correcting codes, turbo and LDPC, cryptography, ...), bayesian inference, security, scheduling, iterative and cross-layer solutions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His results are applied to difficult contexts such as the doubly-selective underwater acoustic channel, tactical interfered channels  or the energy-constrained Internet of Things (IoT) / Sensor network case, for which he has accumulated a good experience on practical architectures in different projects.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His work aims at protecting wireless communications against environmental interference and intentional attacks for the benefit of the French Ministry of Defense.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has been involved in several European projects (Mast AIDA, Medea+ INCA, Medea+ MIDAS, Newcom++,Horizon 2020 Bridges, H2020 MarTERA Bioglider) and has also been in charge of many DGA and industrial projects . He has published about 100 international papers and has pended 4 international patents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DISTINCTIONS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Knight of Academic Palms (2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- IEEE Senior member (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- French Navy Reserve Superior Officer (2006)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Signal Processing&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Communications numériques&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Internet of Things&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[ENSTA Paris &amp;quot;Information theory&amp;quot;](</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&sigle=ES204&afficher=objectifs&langue=anglais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;ENSTA ParisTech ES 204 &amp;quot;Information theory&amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot; Introduction to Networks&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[MASTER INPG &amp;quot;Algebraic error correcting codes&amp;quot;](</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://phelma.grenoble-inp.fr/formation/codage-canal-codes-correcteurs-5pmscce0-533077.kjsp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;MASTER SIPT INPG Master &amp;quot;Channel coding&amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[ENSTA Paris &amp;quot;C programming&amp;quot;](</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&sigle=IN102</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;ENSTA ParisTech &amp;quot;C programming&amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA Paris &amp;quot;Information Security&amp;quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[ENSTA Paris  &amp;quot; Computer Networks &amp;quot;](</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&sigle=IN202</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;ENSTA Paris Tech IN 205 &amp;quot; Networks &amp;quot;&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[MASTER SAR Université Paris Saclay-Supelec&amp;quot;Topics in Discrete mathematics&amp;quot; ](</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.supelec.fr/fi/progMaster/sar/lectures/SAR-B21.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;MASTER SAR Université Paris Sud-ENS Cachan-Supelec&amp;quot;Topics in Discrete mathematics&amp;quot;  &amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[MASTER MICAS Institut Polytechnique Paris &amp;quot;Advanced Coding&amp;quot;] </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ip-paris.fr/education/masters/mention-electronique-energie-electrique-et-automatique-e3a/master-year-2-machine-learning-communications-and-security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">JOB OPPORTUNITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">We regularly offer job opportunities (master job training, PhD, postdoc) in our lab in ENSTA Paris on the campus of Ecole Polytechnique. Do not hesitate to contact us : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit.geller@ensta-paris.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">You will find below a list of my publications performed at ENSTA Paris (published since 2008).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Do not hesitate to contact me if you want to find older references : I'll be happy to send them to you and to post them on-line with more recent material published at ENSTA - IP Paris.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Algorithm for Physical Layer Encryption under Constant Envelope Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.133783 - 133789. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3592479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Blind PAPR Reduction for OFDM Systems with Rotated Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint BER Optimization and Blind PAPR Reduction of OFDM Systems with Signal Space Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2019.2931898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformly Projected RCQD QAM: A Low-Complexity Signal Space Diversity Solution over Fading Channels With or Without Erasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2018.2811618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near MAP Dynamical Delay Estimator and Bayesian CRB for Coded QAM Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Study of a Near Maximum Likelihood Code-Aided Timing Recovery Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2489602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theory Perspective for the Binary STT-MRAM Cell Operation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2436370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian and Hybrid Cramér–Rao Bounds for the Carrier Recovery Under Dynamic Phase Uncertain Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.667-680. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2081981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian and hybrid Cramér-Rao bounds for the carrier recovery under dynamic phase uncertain channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (2), pp.667-680. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsp.2010.2081981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upstream multi-wavelength shared PON based on tunable self-seeding fabry-pérot laser diode for upstream capacity upgrade and wavelength multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (9), pp.8000-8010. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.19.008000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upstream multi-wavelength shared PON based on tunable self-seeding Fabry-Pérot laser diode for upstream capacity upgrade and wavelength multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.008000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel WDM-PON Architecture for Simultaneous Transmission of Unicast Data and Multicast Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3788/COL20100810.0972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed scheduling scheme for video streaming over multi-channel multi-radio multi-hop wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel-Miro Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.409-419. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2010.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability-Driven Scheduling for Real-Time Directed Acyclic Graph Applications in Optical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (7), pp.469-480. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.2.000469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Routing and Rate Control Scheme for Multi-Stream High-Definition Video Transmission over Wireless Home Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxn041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint QoS control for video streaming over wireless multihop networks: A cross-layer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEU - International Journal of Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Design for Flow Control in Cooperative Multi-Hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal scheduling for multiple description video streams in wireless multihop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (7), pp.534-536. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2009.090020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Optimum Low Complexity Smoothing Loops for Dynamical Phase Estimation—Application to BPSK Modulated Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.3704-3711. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2021452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Scheduling for Multi-Description Video Streaming Over Wireless Multi-Hop Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (4), pp.731-741. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2009.2032795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Information Security Technique: Joint Authentication-Coding Mechanism for Multimedia over Heterogeneous Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kluwer Journal of Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-008-9595-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-User Video Streaming over Multiple Heterogeneous Wireless Networks: A Distributed, Cross-Layer Design Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of internet technology = Wǎngjì wǎnglù jìshù xuékān</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer rate control, medium access control and routing design in cooperative VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic and Asymptotic Analysis of Bayesian Cramér-Rao Bound for Dynamical Phase Offset Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.906760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Resolution-Enhancement Scheme for Video Transmission over Mobile Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.312 ? 321. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2008.917746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Complexity Block Turbo Decoder Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (12), pp.1985-1987. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2008.050636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hybrid Cramér-Rao Bound and Its Application to Dynamical Phase Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.453-456. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.921461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Rate Control, Medium Access Control and Routing Design in Cooperative VANET Computer Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Networks &amp; Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.2870-2882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Block Turbo Phase Synchronization Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.125-128. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2005.861582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equalizer for video rate transmission in multipath underwater communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Cappelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Essebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (2), pp.150-155. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/48.486790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Probabilistic Turbo Equalization Techniques in UWA Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Khemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic Engineering Society, May 2026, Sanya (Hainan), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Domain Equalization for Underwater Acoustic OCDM Systems with SSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic Enginnering Society, Sep 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrecy through Precoding: a Novel Physical Layer Encryption Scheme with Optimal PAPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Los Angeles (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo égalisation pragmatique et complètement adaptative pour les communications sous-marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Khemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiffrement par Précodage Spatial de la Couche Physique sous Contrainte d'Enveloppe Constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Club EEA, GDR ISIS, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Equalization and Interference Suppression for Orthogonal Chirp Division Multiplexing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Monsuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2025, Las Vegas (Nevada ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward-Backward Turbo Equalization for Underwater Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Khemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic Engineering Society, Sep 2024, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo égalisation des constellations tournées pour les systèmes acoustiques sous-marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chip-Interleaved DSSS for Energy-Efficient Physical Layer Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioglider: an integrated glider solution for enhancing environmental knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ponçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Fietzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2023 Gulf Coast conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic engineering society, Sep 2023, Biloxi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177859v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo Equalization for Underwater Communication Systems using Rotated Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement de spectre par séquence directe et constellations tournées pour communications tactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudomsack Pierre Pasquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalisation hybride des signaux FTN à faible complexité pour les systèmes acoustiques sous-marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Turbo Equalization for Faster-than-Nyquist Underwater Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Step-size Iterative Equalization for Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Sequence Spread Spectrum with Signal Space Diversity for High Resistance to Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Oudomsack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM 2021 : IEEE Military Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint dynamic delay and channel gain estimation BCRB for wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2020, Thessalonique, Greece. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEAR CAPACITY RCQD CONSTELLATIONS FOR PAPR REDUCTION OF OFDM SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint dynamic delay and channel gain estimation BCRB for wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMOB, International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2020, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Adaptive Turbo Equalization for Multipath Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8866873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity Adaptive Turbo Equalization for Multipath Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseilles, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8866873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Soft Demapping for Underwater Acoustic Communications With Signal Space Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2018.8604747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et simplicité d'implantation des constellations tournées: une approche pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France. pp.ID29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Cramer Rao Bound on Time Delay Estimation in Rayleigh Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation temporelle dynamique pour des signaux QAM codés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Synchronization in IoT networks : case of a wireless body area network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium Scientifique International Symposium on signal, Image and Video Communications ISIVC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a multi-standard transceiver for the WBAN Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC,2016 International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.369 - 373, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7894017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced synchronization techniques for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Signal, Image, Video and Communications (ISIVC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.180 - 184, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRB derivation and new Code-Aided timing recovery technique for QAM modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Communications (ICC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.4901-4906, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRB derivation and new Code-Aided timing recovery technique for QAM modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-log demapper architecture design for DVB-T2 rotated QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems (SiPS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2015.7344998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2762-2767, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft maximum likelihood technique for time delay recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2014.6840910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soft Maximum Likelihood Technique for Time Delay Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxio Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE COMNET </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2014.6840910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Relay Beamforming for MIMO Multi-Relay Networks with Imperfect Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative decoder design for non-binary LDPC code with coefficients selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, GA, United States. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust relay beamforming for MIMO multi-relay networks with imperfect channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Atlanta, GA, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-delay tradeoff for video streaming over mobile ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6363798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sychronization for Low-Power and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media-Aware Distributed Scheduling over Wireless Body Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5962758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLIND ESTIMATION OF TIMING AND CARRIER FREQUENCY OFFSETS IN OFDM SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Larzabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.271-292, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-71041-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Scheduling Using Primary-Backup Approach for Optical Grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE ACP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ACP.2009.TuL4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel WDM-PON Architecture for Simultaneous Transmission of Unicast Data and Multicast Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications and Photonics Conference and Exhibition (ACP), 2009 Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.851337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothing PLLs for QAM Dynamical Phase Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2009 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.100, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2009.5199465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian and hybrid Cramer-Rao bounds for QAM dynamical phase estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.3297-3300, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Expressions for Cramer-Rao Bounds of Code Aided QAM Dynamical Phase Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresde, Germany. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2009.5198756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay of Multicast Service in WDM-PON Based on Dynamic Wavelength Reflection Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications and Photonics Conference and Exhibition (ACP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ACP.2009.TuF3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Rate Control, Medium Access Control and Routing Design in Cooperative Multi-Hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications,(ITST), 2009 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Scheduling for Video Streaming over Multi-Channel Multi-Radio Multi-Hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel-Miro Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBAL COMMUNICATIONS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2009.5425751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Rate Allocation for Multimedia Applications in Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast MIP Handover Amelioration in Wireless Networks by Cross-Layer Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouzhi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Mobile Applications, Services and Technologies, 2008. NGMAST '08. The Second International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.131-135, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NGMAST.2008.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Rate Allocation for Multimedia Applications in Pervasive Computing Environmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, X, Australia. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of time-wavelength co-allocation (TWCA) problem in novel dynamic wavelength scheduled WDM-PON for distributed computing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APOC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.803420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Mobile IPv6 Handover in Wireless Network with E-HCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouzhi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Calgary, Canada. pp.5-9, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2008.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes bayésiennes pour l'estimation dynamique de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.413-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Cramér-rao Bound for Dynamical Phase Offset Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2007. IEEE 8th Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2007.4401330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Masks for Low-Complexity Very High Bit Rate Multi-Carrier Local Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC-2006 Fall.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCF.2006.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de phase - Boucle à remodulation souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation of QAM carrier phase with block turbo decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE 59th Vehicular Technology Conference. VTC 2004-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Milan, Italy. pp.1009-1013, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2004.1388983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative phase synchronization scheme for general QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.519-522, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2004.1312543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new iterative phase tracking scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vanstraceele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Information, Communications and Signal Processing, 2003 and the Fourth Pacific Rim Conference on Multimedia. 2003 Joint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Singapore, Singapore. pp.578-581, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICS.2003.1292519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive PLL for general QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2002 - 11th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equalizer for real time high rate transmission in underwater communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Capellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 1995 - International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Detroit, United States. pp.3179-3182, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.1995.479560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9BCA12B"/>
+    <w:nsid w:val="0F1991A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="941C1922"/>
+    <w:nsid w:val="2E7506FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4EA44482"/>
+    <w:nsid w:val="9AAE0106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-cachan.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensta.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.richard-geller.org/en/default.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapses.ensta-paris.fr/catalogue/ue/12/ES101-traitement-numerique-du-signal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/?usebdd=ensta&amp;sigle=INE205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/?usebdd=ensta&amp;sigle=INE20" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=ES204&amp;afficher=objectifs&amp;langue=anglais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=IN201&amp;afficher=prog&amp;langue=anglais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phelma.grenoble-inp.fr/formation/codage-canal-codes-correcteurs-5pmscce0-533077.kjsp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=IN102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=IN202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.supelec.fr/fi/progMaster/sar/lectures/SAR-B21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ip-paris.fr/education/masters/mention-electronique-energie-electrique-et-automatique-e3a/master-year-2-machine-learning-communications-and-security" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benoit.geller@ensta-paris.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pasquero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3592479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Ye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2931898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nasr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Najjar Atallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01248388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar Atallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2489602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2436370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2081981" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2010.2081981" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830766v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xiao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.008000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Xiao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Yi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.008000" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Hu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL20100810.0972" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbing Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Miro Muntean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2010.100412" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225733v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wei," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohui Jin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.2.000469" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoyu Zheng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwu Cui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2008.05.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01264040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2009.2032795" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01238447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-008-9595-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2009.090020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2021452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229092v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxn041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vanstraceele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050636" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01239443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.921461" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01248385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.906760" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2008.917746" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.861582" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cappelano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Essebbar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jourdain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/48.486790" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Khemir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudomsack Pierre Pasquero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177859v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pon&#231;on" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Fietzek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hayes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694785v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426889v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oudomsack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253427" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053923" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8866873" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2018.8604747" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625511v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625507v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7894017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01624735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893983" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01624754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625517v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249099" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01247411v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7344998" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625500v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxio Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2014.6840910" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831574" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01248584v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831346" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299998v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225548v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rodrigues" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6363798" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263964v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962758" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Herzet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5199465" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225812v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACP.2009.TuF3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224240v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960329" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198756" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399303" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225542v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425751" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225817v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-71041-9_14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225801v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACP.2009.TuL4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229112v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.851337" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225534v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.443" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225805v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Sun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.803420" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229106v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouzhi Wei" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dupeyrat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2008.57" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125919v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229104v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.294" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384715v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384591v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2007.4401330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diatta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rambeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.168" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765114v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764784v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1388983" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764760v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1312543" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764812v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICS.2003.1292519" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764853v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-cachan.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensta.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.richard-geller.org/en/default.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapses.ensta-paris.fr/catalogue/ue/12/ES101-traitement-numerique-du-signal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/?usebdd=ensta&amp;sigle=INE205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/?usebdd=ensta&amp;sigle=INE20" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=ES204&amp;afficher=objectifs&amp;langue=anglais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=IN201&amp;afficher=prog&amp;langue=anglais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phelma.grenoble-inp.fr/formation/codage-canal-codes-correcteurs-5pmscce0-533077.kjsp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=IN102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdfr.ensta.fr/Cours/index.php?usebdd=ensta&amp;sigle=IN202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.supelec.fr/fi/progMaster/sar/lectures/SAR-B21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ip-paris.fr/education/masters/mention-electronique-energie-electrique-et-automatique-e3a/master-year-2-machine-learning-communications-and-security" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benoit.geller@ensta-paris.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pasquero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3592479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Ye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2931898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nasr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Najjar Atallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01248388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar Atallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2489602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2436370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2081981" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2010.2081981" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830766v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xiao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.008000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Xiao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Yi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.008000" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Hu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL20100810.0972" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbing Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Miro Muntean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2010.100412" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225733v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wei," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohui Jin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.2.000469" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoyu Zheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwu Cui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxn041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2008.05.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01264040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2009.090020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180826v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2021452" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2009.2032795" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01238447v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-008-9595-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01248385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.12.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.906760" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2008.917746" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229088v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vanstraceele" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050636" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01239443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.921461" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Xu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.861582" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cappelano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Essebbar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jourdain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/48.486790" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Khemir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudomsack Pierre Pasquero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177859v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pon&#231;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Fietzek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hayes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694785v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426889v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oudomsack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253427" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053923" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8866873" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467146v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2018.8604747" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615326v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625511v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625507v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01624754v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01626262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7894017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01624735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893983" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625517v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249099" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01247411v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7344998" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2014.6840910" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625500v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxio Yang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831574" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01248584v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831346" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299998v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225548v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rodrigues" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6363798" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263964v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962758" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225817v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-71041-9_14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACP.2009.TuL4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229112v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.851337" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224236v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Herzet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5199465" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960329" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01224238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198756" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACP.2009.TuF3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225698v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399303" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425751" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225534v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.443" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229106v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouzhi Wei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dupeyrat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2008.57" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125919v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Sun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.803420" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229104v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.294" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384715v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384591v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2007.4401330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diatta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rambeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.168" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765114v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764784v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2004.1388983" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764760v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1312543" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764812v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICS.2003.1292519" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764853v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05627929v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Capellano" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1995.479560" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>