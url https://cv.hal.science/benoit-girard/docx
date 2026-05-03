--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1939,516 +1939,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Action Selection and Active Sensing for Budgeted Localization in Robot Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Aklil</w:t>
+                <w:t xml:space="preserve">[Re] Non-Additive Coupling Enables Propagation of Synchronous Spiking Activity in Purely Random Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Stimberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (01), pp.109-127. </w:t>
+              <w:t xml:space="preserve">The ReScience journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793351X18400068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1246659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324047v1</w:t>
+                <w:t xml:space="preserve">hal-01856930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Self-Aware Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Renaudo</w:t>
+                <w:t xml:space="preserve">Sequential Action Selection and Active Sensing for Budgeted Localization in Robot Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Aklil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Andries</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frobt.2018.00088⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (01), pp.109-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793351X18400068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856931v1</w:t>
+                <w:t xml:space="preserve">hal-02324047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Ended Learning: A Conceptual Framework Based on Representational Redescription</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Self-Aware Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Renaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ricardo Chavez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Duro</w:t>
+                <w:t xml:space="preserve">Pierre Luce-Vayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2018.00059⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2018.00088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889947v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Re] Non-Additive Coupling Enables Propagation of Synchronous Spiking Activity in Purely Random Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Cazé</w:t>
+                <w:t xml:space="preserve">Open-Ended Learning: A Conceptual Framework Based on Representational Redescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Hospedales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Stimberg</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Duro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ReScience journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1246659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2018.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856930v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive coordination of working-memory and reinforcement learning in non-human primates performing a trial-and-error problem solving task</w:t>
               </w:r>
@@ -2930,243 +2930,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Action, Joint Action and Learning in Robot Cognitive Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopération de systèmes d’apprentissage par renforcement multiples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.S7793</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375666v1</w:t>
+                <w:t xml:space="preserve">hal-01524743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération de systèmes d’apprentissage par renforcement multiples.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Action, Joint Action and Learning in Robot Cognitive Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Renaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/1 (65), pp.169-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/intel.2016.1794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524743v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Re] Speed/accuracy trade-off between the habitual and the goal-directed processes</w:t>
               </w:r>
@@ -3367,365 +3367,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Cost Influences Perceptual Decisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Cos</w:t>
+                <w:t xml:space="preserve">Respective Advantages and Disadvantages of Model-based and Model-free Reinforcement Learning in a Robotics Neuro-inspired Cognitive Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Renaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul F. M. J. Verschure</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144841⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.178-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.12.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257848v1</w:t>
+                <w:t xml:space="preserve">hal-01250157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing out dwelling and moving: optimal sensorimotor synchronization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motor Cost Influences Perceptual Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarni Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Cos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guigon</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul F. M. J. Verschure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00175.2015⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524646v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective Advantages and Disadvantages of Model-based and Model-free Reinforcement Learning in a Robotics Neuro-inspired Cognitive Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Renaudo</w:t>
+                <w:t xml:space="preserve">Balancing out dwelling and moving: optimal sensorimotor synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Cos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71, pp.178-184. </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (1), pp.146-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.12.194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00175.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250157v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic race model of the loop between the superior colliculus and the basal ganglia: Subcortical selection of saccade targets</w:t>
               </w:r>
@@ -4879,161 +4879,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From brainstem to cortex: computational models of the saccade generation circuitry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Psikharpax project: Towards building an artificial rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.pneurobio.2005.11.001⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (4), pp.211-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2004.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016388v1</w:t>
+                <w:t xml:space="preserve">hal-00016391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actor-critic models of reinforcement learning in the basal ganglia: From natural to artificial rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lachèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5051,278 +5106,223 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (2), pp.131-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/105971230501300205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psikharpax project: Towards building an artificial rat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From brainstem to cortex: computational models of the saccade generation circuitry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 77, pp.215-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.pneurobio.2005.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2004.09.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00016391v1</w:t>
+                <w:t xml:space="preserve">hal-00016388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of navigation and action selection functionalities in a computational model of cortico-basal ganglia-thalamo-cortical loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6400,51 +6400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotic Computing 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2017, Taichung, Taiwan. pp.97 - 100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6491,51 +6491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to interact with humans using goal-directed and habitual behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Renaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7493,429 +7493,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Interactions between Cue-Guided and Place-Based Navigation with a Computational Model of Action Selection: Influence of Sensory Cues and Training</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Sheynikhovich</w:t>
+                <w:t xml:space="preserve">Multi-Objective Evolutionary Algorithms to Investigate Neurocomputational Issues : The Case Study of Basal Ganglia Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Animals to Animats 11</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">From animals to animats 11: Simulation of Adaptive Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.597-606</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525164v1</w:t>
+                <w:t xml:space="preserve">hal-00645915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-centered vs body-centered reaching control: A robotics insight into the neuroscience debate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Taïx</w:t>
+                <w:t xml:space="preserve">Analyzing Interactions between Cue-Guided and Place-Based Navigation with a Computational Model of Action Selection: Influence of Sensory Cues and Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sheynikhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balazs Ujfalussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Chavarriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Biomimetics (ROBIO), 2009 IEEE International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBIO.2009.5420609⟩</w:t>
+              <w:t xml:space="preserve">From Animals to Animats 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.335-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15193-4_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525181v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Evolutionary Algorithms to Investigate Neurocomputational Issues : The Case Study of Basal Ganglia Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Guillot</w:t>
+                <w:t xml:space="preserve">Eye-centered vs body-centered reaching control: A robotics insight into the neuroscience debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From animals to animats 11: Simulation of Adaptive Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics and Biomimetics (ROBIO), 2009 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Guilin, China. pp.568-573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO.2009.5420609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645915v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Neuromimetic Model of the Saccadic Eye Movements for the Psikharpax Robot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7966,51 +7966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importing the Computational Neuroscience Toolbox into Neuro-Evolution---Application to Basal Ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8740,51 +8740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the artificial rat Psikharpax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8792,51 +8792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lachèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAB 2004 - 8th International Conference on Simulation of Adaptive Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Los Angeles, CA, United States. pp.3-12</w:t>
@@ -8859,256 +8859,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing three critic models of reinforcement learning in the basal ganglia connected to a detailed actor in a S-R task</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An integration of two control architectures of action selection and navigation inspired by neural circuits in the vertebrates: The basal ganglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Intelligent Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Amsterdam, Netherlands. pp.430-437</w:t>
+              <w:t xml:space="preserve">8th Neural Computation and Psychology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, University of Kent, United Kingdom. pp.72-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016406v1</w:t>
+                <w:t xml:space="preserve">hal-00016409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integration of two control architectures of action selection and navigation inspired by neural circuits in the vertebrates: The basal ganglia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing three critic models of reinforcement learning in the basal ganglia connected to a detailed actor in a S-R task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Neural Computation and Psychology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, University of Kent, United Kingdom. pp.72-81</w:t>
+              <w:t xml:space="preserve">8th International Conference on Intelligent Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Amsterdam, Netherlands. pp.430-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016409v1</w:t>
+                <w:t xml:space="preserve">hal-00016406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing a bio-inspired robot action selection mechanism with winner-takes-all</w:t>
               </w:r>
@@ -9329,51 +9329,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Animals to Animats 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9381,51 +9381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 6226, 2010, LNAI, 978-3-642-15192-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9935,233 +9935,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopaminergic mechanisms of dynamical social specialization in mouse microsocieties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-model reinforcement learning with online retrospective change-point detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Chartouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346504v1</w:t>
+                <w:t xml:space="preserve">hal-05065954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model reinforcement learning with online retrospective change-point detection</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dopaminergic mechanisms of dynamical social specialization in mouse microsocieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Solié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicolson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Justo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Layadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065954v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-centered introduction to curiosity</w:t>
               </w:r>
@@ -10834,51 +10834,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BC7EF49"/>
+    <w:nsid w:val="27315250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11065,51 +11065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8117-7064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089381092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-2374-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04630200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cinotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16449" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F Li&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Cos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04822136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chartouny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16635" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Amini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogr.2024.08.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03829879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dromnelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00942-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03537963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505557" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Massi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Mailly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Canitrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.864380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Li&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Gutierrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Doya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-020-00817-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02426564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Babayan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Watilliaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viejo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Paradis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56345-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Roesch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Aklil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43245-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00145.2018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X18400068" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ricardo Chavez-Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luce-Vayrac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00088" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Stimberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1246659" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.09.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.09.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18004-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375666v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1794" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524285v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.45852" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215419v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00225" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01257848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarni Marcos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. M. J. Verschure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144841" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00175.2015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.194" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thurat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2015.02.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-013-0476-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.07.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-013-0444-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Staffa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/7/2/025009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sheynikhovich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0400-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tanner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-009-0292-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tabareau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q C Pham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J C Slotine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2008.03.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178144v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Slotine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-007-0172-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016388v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.pneurobio.2005.11.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016390v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lach&#232;ze" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300205" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016391v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pirim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.09.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0QZFMD8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016389v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300204" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuzin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gurney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Prescott" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219635203000299" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016402v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346550v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tulli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713911v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gaillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Laval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Le Peutit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486929v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Mostafaoui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899767v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223451" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883717v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709275v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95972-6_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.19" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944380v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524811v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_20" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/devlrn.2015.7346152" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525208v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herbin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312443v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09435-9_22" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842300v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Rueda-Orozco" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robbe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525152v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Favre-F&#233;lix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31525-1_6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3573660" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Masson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9695-1_73" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525164v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Ujfalussy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4_32" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525181v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Tran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.5420609" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645915v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687639v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830483.1830592" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525186v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87601-4_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331576v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331555v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#233;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525198v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfredi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Stefano Maini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dario" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2006.321309" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111145v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016414v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016411v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016406v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016405v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571786v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hallam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524798v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-1-4614-7320-6_516-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7320-6_516-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551248v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346504v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soli&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Layadi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065954v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375260v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367781v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lienard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Urakubo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829812v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421660v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8117-7064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089381092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-2374-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04630200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cinotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16449" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F Li&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Cos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04822136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chartouny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16635" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Amini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogr.2024.08.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03829879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dromnelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00942-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03537963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505557" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Massi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Mailly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Canitrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.864380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Li&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Gutierrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Doya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-020-00817-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02426564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Babayan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Watilliaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viejo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Paradis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56345-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Roesch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Aklil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43245-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00145.2018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Stimberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1246659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X18400068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ricardo Chavez-Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luce-Vayrac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00088" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.09.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.09.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18004-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1794" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524285v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.45852" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215419v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00225" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.194" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01257848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarni Marcos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. M. J. Verschure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144841" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00175.2015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thurat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2015.02.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-013-0476-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.07.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-013-0444-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Staffa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/7/2/025009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sheynikhovich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0400-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tanner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-009-0292-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tabareau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q C Pham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J C Slotine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2008.03.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178144v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Slotine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-007-0172-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016391v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pirim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.09.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0QZFMD8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016390v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lach&#232;ze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300205" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.pneurobio.2005.11.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016389v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300204" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuzin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gurney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Prescott" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219635203000299" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016402v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346550v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tulli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713911v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gaillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Laval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Le Peutit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486929v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Mostafaoui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899767v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223451" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883717v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709275v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95972-6_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.19" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944380v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524811v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_20" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/devlrn.2015.7346152" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525208v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herbin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312443v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09435-9_22" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842300v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Rueda-Orozco" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robbe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525152v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Favre-F&#233;lix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31525-1_6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3573660" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Masson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9695-1_73" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645915v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525164v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Ujfalussy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4_32" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525181v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.5420609" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687639v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830483.1830592" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525186v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87601-4_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331576v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331555v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#233;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525198v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfredi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Stefano Maini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dario" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2006.321309" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111145v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016414v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016411v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016409v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016406v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016405v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571786v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hallam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524798v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-1-4614-7320-6_516-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7320-6_516-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551248v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065954v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346504v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soli&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Layadi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375260v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367781v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lienard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Urakubo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829812v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421660v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>