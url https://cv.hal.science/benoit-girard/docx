--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">089381092</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=21KIWeQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">C-2374-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -208,5414 +229,5548 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of reinforcement learning parameters captures long‐term changes in rat behaviour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dopaminergic mechanisms of dynamical social specialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Coutureau</w:t>
+                <w:t xml:space="preserve">C. Solié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+                <w:t xml:space="preserve">A. Nicolson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain R Marchand</w:t>
+                <w:t xml:space="preserve">R. Justo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Girard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Layadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.16449⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-026-10301-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630200v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05612080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the transmission delays in the basal ganglia of the macaque monkey and subsequent predictions about oscillatory activity under dopamine depletion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why learning progress needs absolute values: Comment on Poli et al. (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Aubin</w:t>
+                <w:t xml:space="preserve">Augustin Chartouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Cos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.16271⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.16635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482318v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why learning progress needs absolute values: Comment on Poli et al. (2024)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimation of the transmission delays in the basal ganglia of the macaque monkey and subsequent predictions about oscillatory activity under dopamine depletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean F Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Cos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.16635⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.16271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822136v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new paradigm to study social and physical affordances as model-based reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Chartouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keivan Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.142-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cogr.2024.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the exploration-exploitation trade-off captures long-term changes in rat behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Regulation of reinforcement learning parameters captures long‐term changes in rat behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain R Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 60 (4), pp.4469-4490. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejn.16449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228026v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing computational cost during robot navigation and human-robot interaction with a human-inspired reinforcement learning architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of the exploration-exploitation trade-off captures long-term changes in rat behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Renaudo</w:t>
+                <w:t xml:space="preserve">François Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (4), pp.4469-4490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.16449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12369-022-00942-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03829879v1</w:t>
+                <w:t xml:space="preserve">hal-04228026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Model of the Transition from Novice to Expert Interaction Techniques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reducing computational cost during robot navigation and human-robot interaction with a human-inspired reinforcement learning architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dromnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Renaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Maragos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3505557⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.1297-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12369-022-00942-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537963v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based and Model-Free Replay Mechanisms for Reinforcement Learning in Neurorobotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dromnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Canitrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.864380. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2022.864380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biologically constrained spiking neural network model of the primate basal ganglia with overlapping pathways exhibits action selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Computational Model of the Transition from Novice to Expert Interaction Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kenji Doya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3505557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.14869⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899718v1</w:t>
+                <w:t xml:space="preserve">hal-03537963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling awake hippocampal reactivations with model-based bidirectional search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A biologically constrained spiking neural network model of the primate basal ganglia with overlapping pathways exhibits action selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Enrique Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Doya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00422-020-00817-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 00, pp.1 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.14869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504897v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: A hippocampo-cerebellar centred network for the learning and execution of sequence-based navigation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling awake hippocampal reactivations with model-based bidirectional search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56345-7⟩</w:t>
+              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114 (2), pp.231-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00422-020-00817-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426564v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of inter-trial interval duration on a computational model of sign-tracking vs. goal-tracking behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R Roesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine blockade impairs the exploration-exploitation trade-off in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fresno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Aklil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-43245-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal replays under the scrutiny of reinforcement learning models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Author Correction: A hippocampo-cerebellar centred network for the learning and execution of sequence-based navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Babayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Watilliaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56345-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00145.2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02323528v1</w:t>
+                <w:t xml:space="preserve">hal-02426564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Re] Non-Additive Coupling Enables Propagation of Synchronous Spiking Activity in Purely Random Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Stimberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ReScience journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1246659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Action Selection and Active Sensing for Budgeted Localization in Robot Navigation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Open-Ended Learning: A Conceptual Framework Based on Representational Redescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Hospedales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Duro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1793351X18400068⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2018.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324047v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Self-Aware Robots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential Action Selection and Active Sensing for Budgeted Localization in Robot Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Aklil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frobt.2018.00088⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (01), pp.109-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793351X18400068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856931v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Ended Learning: A Conceptual Framework Based on Representational Redescription</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Duro</w:t>
+                <w:t xml:space="preserve">Toward Self-Aware Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Renaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ricardo Chavez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Luce-Vayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2018.00059⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2018.00088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889947v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive coordination of working-memory and reinforcement learning in non-human primates performing a trial-and-error problem solving task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 355, pp.76-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2017.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line fusion of trackers for single-object tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Droulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 74, pp.459-473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2017.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hippocampo-cerebellar centred network for the learning and execution of sequence-based navigation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hippocampal replays under the scrutiny of reinforcement learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-18004-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00145.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668433v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorena Barba</w:t>
+                <w:t xml:space="preserve">A hippocampo-cerebellar centred network for the learning and execution of sequence-based navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Babayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Watilliaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.17812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-18004-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01592078v1</w:t>
+                <w:t xml:space="preserve">hal-01668433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération de systèmes d’apprentissage par renforcement multiples.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arildsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeerJ Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524743v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Action, Joint Action and Learning in Robot Cognitive Architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coopération de systèmes d’apprentissage par renforcement multiples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.S7793</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375666v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Re] Speed/accuracy trade-off between the habitual and the goal-directed processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Integration of Action, Joint Action and Learning in Robot Cognitive Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Renaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ReScience journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.45852⟩</w:t>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/1 (65), pp.169-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/intel.2016.1794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524285v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling choice and reaction time during arbitrary visuomotor learning through the coordination of adaptive working memory and reinforcement learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">[Re] Speed/accuracy trade-off between the habitual and the goal-directed processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00225⟩</w:t>
+              <w:t xml:space="preserve">The ReScience journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.45852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215419v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective Advantages and Disadvantages of Model-based and Model-free Reinforcement Learning in a Robotics Neuro-inspired Cognitive Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Renaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71, pp.178-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2015.12.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Cost Influences Perceptual Decisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Encarni Marcos</w:t>
+                <w:t xml:space="preserve">Balancing out dwelling and moving: optimal sensorimotor synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Cos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Cos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul F. M. J. Verschure</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144841⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (1), pp.146-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00175.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257848v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing out dwelling and moving: optimal sensorimotor synchronization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motor Cost Influences Perceptual Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarni Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Cos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Cos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guigon</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul F. M. J. Verschure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00175.2015⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524646v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic race model of the loop between the superior colliculus and the basal ganglia: Subcortical selection of saccade targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Thurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67, pp.54-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neunet.2015.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biologically constrained model of the whole basal ganglia addressing the paradoxes of connections and selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling choice and reaction time during arbitrary visuomotor learning through the coordination of adaptive working memory and reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Brovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10827-013-0476-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182077v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccade learning with concurrent cortical and subcortical basal ganglia loops.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Thurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncom.2014.00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Learning of Biomechanics and Visual Planning for Decision-Making of Motor Actions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biologically constrained model of the whole basal ganglia addressing the paradoxes of connections and selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2013.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (3), pp.445-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10827-013-0476-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000837v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striola magica. A functional explanation of otolith geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Dimiccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 35 (2), pp.125-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10827-013-0444-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biologically inspired meta-control navigation system for the Psikharpax rat robot.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the Learning of Biomechanics and Visual Planning for Decision-Making of Motor Actions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Cos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-3182/7/2/025009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107 (5), pp.399-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2013.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000945v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path planning versus cue responding: a bio-inspired model of switching between navigation strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">A biologically inspired meta-control navigation system for the Psikharpax rat robot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Caluwaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariacarla Staffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00422-010-0400-z⟩</w:t>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.025009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3182/7/2/025009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524669v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian models of eye movement selection with retinotopic maps.</w:t>
+                <w:t xml:space="preserve">Path planning versus cue responding: a bio-inspired model of switching between navigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Colas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tanner</w:t>
+                <w:t xml:space="preserve">Laurent Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bessiere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Denis Sheynikhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Chavarriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 100 (3), pp.203-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00422-009-0292-y⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 103 (4), pp.299-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00422-010-0400-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384515v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where neuroscience and dynamic system theory meet autonomous robotics: A contracting basal ganglia model for action selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bayesian models of eye movement selection with retinotopic maps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Flacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-J C Slotine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2008.03.009⟩</w:t>
+              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (3), pp.203-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00422-009-0292-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524676v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of the superior colliculus mapping and efficient oculomotor computation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Where neuroscience and dynamic system theory meet autonomous robotics: A contracting basal ganglia model for action selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q C Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J C Slotine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00422-007-0172-2⟩</w:t>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.628- 641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2008.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178144v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psikharpax project: Towards building an artificial rat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Geometry of the superior colliculus mapping and efficient oculomotor computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2004.09.018⟩</w:t>
+              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (4), pp.279-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00422-007-0172-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00016391v1</w:t>
+                <w:t xml:space="preserve">hal-00178144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actor-critic models of reinforcement learning in the basal ganglia: From natural to artificial rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Psikharpax project: Towards building an artificial rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/105971230501300205⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (4), pp.211-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2004.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016390v2</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From brainstem to cortex: computational models of the saccade generation circuitry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Actor-critic models of reinforcement learning in the basal ganglia: From natural to artificial rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lachèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.pneurobio.2005.11.001⟩</w:t>
+              <w:t xml:space="preserve">Adaptive Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (2), pp.131-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/105971230501300205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016388v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of navigation and action selection functionalities in a computational model of cortico-basal ganglia-thalamo-cortical loops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From brainstem to cortex: computational models of the saccade generation circuitry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/105971230501300204⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 77, pp.215-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.pneurobio.2005.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016389v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A basal ganglia inspired model of action selection evaluated in a robotic survival task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Integration of navigation and action selection functionalities in a computational model of cortico-basal ganglia-thalamo-cortical loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Prescott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219635203000299⟩</w:t>
+              <w:t xml:space="preserve">Adaptive Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (2), pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/105971230501300204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016392v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A basal ganglia inspired model of action selection evaluated in a robotic survival task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gurney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Prescott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (3), pp.179-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219635203000299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeux vidéo et intelligence artificielle située</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Cognito - Cahiers Romans de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 22, pp.57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5625,3687 +5780,3687 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TaVAR : extension et premières observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Chartouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Tulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keivan Amini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drôles d'objets - Un nouvel art de faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Virginie André; Joffrey Becker; Yann Boniface; Amine Boumaza; Dominique Deuff; Alain Dutech; Laeticia Gros; Manuel Rebuschi; Nicolas Rougier; Frédéric Verhaegen, Jun 2025, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TaVAR : Une Table lumineuse pour Vulgariser l'Apprentissage par Renforcement 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Le Peutit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drôles d'objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the respective roles ans basal ganglia in catatonia with a computational model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Mostafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with the variability in humans reward during simulated human-robot interactions through the coordination of multiple learning strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dromnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Renaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Naples (en ligne), Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RO-MAN47096.2020.9223451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reduce computation time while sparing performance during robot navigation? A neuro-inspired architecture for autonomous shifting between model-based and model-free learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dromnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Renaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Freiburg (on line conference), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64313-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883717v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritized Sweeping Neural DynaQ with Multiple Predecessors, and Hippocampal Replays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomimetic and Biohybrid Systems. Living Machines 2018.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.16-27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-95972-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Action Selection for Budgeted Localization in Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Aklil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotic Computing 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2017, Taichung, Taiwan. pp.97 - 100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRC.2017.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to interact with humans using goal-directed and habitual behaviors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Which criteria for autonomously shifting between goal-directed and habitual behaviors in robots?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Renaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ro-Man 2015, Workshop on Learning for Human-Robot Collaboration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Providence, RI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/devlrn.2015.7346152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944380v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Fusion of Trackers using on-line Drift Prediction.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prédiction sélective des traitements pour le suivi d'objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Droulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524811v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which criteria for autonomously shifting between goal-directed and habitual behaviors in robots?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Robust Fusion of Trackers using on-line Drift Prediction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Droulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/devlrn.2015.7346152⟩</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Catane, Italy. pp.229-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25903-1_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108755v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction sélective des traitements pour le suivi d'objet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Learning to interact with humans using goal-directed and habitual behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Renaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">Ro-Man 2015, Workshop on Learning for Human-Robot Collaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525208v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Control Architecture for Habit Learning in Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Renaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference, Living Machines 2014, Milan, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09435-9_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning a sequence of motor responses to attain reward: a speed-accuracy trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Cos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Rueda-Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, paris, France. pp.P143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00842300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuro-inspired Navigation Strategies Shifting for Robots: Integration of a Multiple Landmark Taxon Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Caluwaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Favre-Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacarla Staffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Machines 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.62-73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-31525-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum entropy perception-action space: a Bayesian model of eye movement selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Conf. on Bayesian Methods and Maximum Entropy in Science and Engineering (MaxEnt2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Chamonix, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3573660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the Grid Cells for Metric Navigation Using the Residue Numeral System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multi-Objective Evolutionary Algorithms to Investigate Neurocomputational Issues : The Case Study of Basal Ganglia Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Cognitive Neurodynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">From animals to animats 11: Simulation of Adaptive Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.597-606</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396447v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Evolutionary Algorithms to Investigate Neurocomputational Issues : The Case Study of Basal Ganglia Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Eye-centered vs body-centered reaching control: A robotics insight into the neuroscience debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From animals to animats 11: Simulation of Adaptive Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics and Biomimetics (ROBIO), 2009 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Guilin, China. pp.568-573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO.2009.5420609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645915v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Interactions between Cue-Guided and Place-Based Navigation with a Computational Model of Action Selection: Influence of Sensory Cues and Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sheynikhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balazs Ujfalussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Chavarriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Animals to Animats 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.335-346, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15193-4_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-centered vs body-centered reaching control: A robotics insight into the neuroscience debate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An Integrated Neuromimetic Model of the Saccadic Eye Movements for the Psikharpax Robot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Biomimetics (ROBIO), 2009 IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Simulation of Adaptive Behavior (SAB2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.114--125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525181v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Neuromimetic Model of the Saccadic Eye Movements for the Psikharpax Robot.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Importing the Computational Neuroscience Toolbox into Neuro-Evolution---Application to Basal Ganglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Simulation of Adaptive Behavior (SAB2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Portland, United States. pp.587-594, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1830483.1830592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514258v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importing the Computational Neuroscience Toolbox into Neuro-Evolution---Application to Basal Ganglia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Decoding the Grid Cells for Metric Navigation Using the Residue Numeral System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO'10</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1830483.1830592⟩</w:t>
+              <w:t xml:space="preserve">Second International Conference on Cognitive Neurodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hangzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-9695-1_73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687639v2</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing interactions between navigation strategies using a computational model of action selection.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Adaptive motivation in a biomimetic action selection mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coninx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Chavarriaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Cognition VI. Learning, Reasoning, and Talking about Space</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525186v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive motivation in a biomimetic action selection mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Analyzing interactions between navigation strategies using a computational model of action selection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Girard</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Chavarriaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spatial Cognition VI. Learning, Reasoning, and Talking about Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany. pp.71-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87601-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331576v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit uncertainty for eye movement selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiére</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a neurophysiological model of saccadic eye movements on an anthropomorphic robotic head</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseo Stefano Maini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Dario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Laschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Gênes, Italy. pp.438-443, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICHR.2006.321309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective amplification using a contracting model of the basal ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroComp 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Pont A Mousson, France. pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contracting model of the basal ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Natural Action Selection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the artificial rat Psikharpax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lachèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAB 2004 - 8th International Conference on Simulation of Adaptive Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Los Angeles, CA, United States. pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integration of two control architectures of action selection and navigation inspired by neural circuits in the vertebrates: The basal ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Neural Computation and Psychology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, University of Kent, United Kingdom. pp.72-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing three critic models of reinforcement learning in the basal ganglia connected to a detailed actor in a S-R task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Intelligent Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Amsterdam, Netherlands. pp.430-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing a bio-inspired robot action selection mechanism with winner-takes-all</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gurney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Prescott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on simulation of adaptive behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Edimburg, United Kingdom. pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle Située et Jeux Vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque Jeunes Chercheurs en Science Cognitives (CJC4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Lyon, France. pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9315,156 +9470,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Animals to Animats 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 6226, 2010, LNAI, 978-3-642-15192-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15193-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9474,253 +9629,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Artificial Intelligence and Computational Neuroscience meet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A guided tour of artificial intelligence research, Interfaces and applications of artificial intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06170-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal Ganglia: Control of Saccades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dieter Jaeger; Ranu Jung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-1-4614-7320-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-7320-6_516-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9730,100 +9885,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la navigation et de la sélection de l'action dans une architecture de contrôle inspirée des ganglions de la base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9833,91 +9988,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation neuromimétique : Sélection de l'action, navigation et exécution motrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Pierre et Marie Curie - Paris VI, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00551248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9927,846 +10082,846 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-model reinforcement learning with online retrospective change-point detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Chartouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic mechanisms of dynamical social specialization in mouse microsocieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Solié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Justo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Layadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-centered introduction to curiosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Chartouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological basal ganglia model with dopamine-modulated spike-timing-dependent plasticity reproduces reinforcement learning, discriminatory learning, and neuropsychiatric disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Enrique Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidetoshi Urakubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Doya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-Band Oscillations without Pathways: the opposing Roles of D2 and D5 Receptors in the basal ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Cos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Cos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DREAM Architecture: a Developmental Approach to Open-Ended Learning in Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bredeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léni Kenneth Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coninx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seven donkeys: Super A.I. performance in animal categorization by an immature Human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superior Colliculus geometry for spatio-temporal transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId290"/>
+      <w:footerReference w:type="default" r:id="rId294"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10834,51 +10989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27315250"/>
+    <w:nsid w:val="B603703D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11065,51 +11220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8117-7064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089381092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-2374-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04630200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cinotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16449" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F Li&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Cos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04822136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chartouny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16635" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Amini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogr.2024.08.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03829879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dromnelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00942-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03537963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505557" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Massi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Mailly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Canitrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.864380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Li&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Gutierrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Doya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-020-00817-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02426564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Babayan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Watilliaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viejo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Paradis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56345-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Roesch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Aklil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43245-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00145.2018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Stimberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1246659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X18400068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ricardo Chavez-Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luce-Vayrac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00088" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.09.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.09.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18004-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1794" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524285v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.45852" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215419v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00225" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.194" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01257848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarni Marcos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. M. J. Verschure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144841" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00175.2015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thurat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2015.02.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-013-0476-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.07.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-013-0444-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Staffa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/7/2/025009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sheynikhovich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0400-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tanner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-009-0292-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tabareau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q C Pham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J C Slotine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2008.03.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178144v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Slotine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-007-0172-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016391v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pirim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.09.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0QZFMD8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016390v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lach&#232;ze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300205" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.pneurobio.2005.11.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016389v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300204" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuzin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gurney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Prescott" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219635203000299" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016402v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346550v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tulli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713911v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gaillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Laval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Le Peutit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486929v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Mostafaoui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899767v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223451" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883717v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709275v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95972-6_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.19" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944380v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524811v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_20" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/devlrn.2015.7346152" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525208v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herbin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312443v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09435-9_22" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842300v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Rueda-Orozco" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robbe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525152v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Favre-F&#233;lix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31525-1_6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3573660" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Masson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9695-1_73" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645915v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525164v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Ujfalussy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4_32" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525181v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.5420609" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687639v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830483.1830592" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525186v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87601-4_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331576v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331555v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#233;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525198v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfredi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Stefano Maini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dario" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2006.321309" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111145v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016414v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016411v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016409v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016406v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016405v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571786v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hallam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524798v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-1-4614-7320-6_516-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7320-6_516-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551248v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065954v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346504v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soli&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Layadi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375260v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367781v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lienard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Urakubo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829812v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421660v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8117-7064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089381092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=21KIWeQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-2374-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05612080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soli&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Layadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10301-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04822136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chartouny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16635" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F Li&#233;nard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Cos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16271" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Amini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogr.2024.08.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04630200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cinotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16449" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03829879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dromnelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00942-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Massi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Mailly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Canitrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.864380" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03537963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505557" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Li&#233;nard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Gutierrez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Doya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14869" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-020-00817-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Roesch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Aklil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43245-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02426564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Babayan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Watilliaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viejo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Paradis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56345-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Stimberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1246659" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X18400068" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ricardo Chavez-Garcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luce-Vayrac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00088" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624253v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.09.030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.09.026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00145.2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18004-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1794" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.45852" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.194" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00175.2015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01257848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarni Marcos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. M. J. Verschure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144841" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thurat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2015.02.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00225" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000253v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00048" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-013-0476-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000762v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-013-0444-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000837v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.07.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Staffa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/7/2/025009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524669v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sheynikhovich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0400-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384515v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tanner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-009-0292-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tabareau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q C Pham" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J C Slotine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2008.03.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178144v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Slotine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-007-0172-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016391v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pirim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.09.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0QZFMD8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016390v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lach&#232;ze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300205" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.pneurobio.2005.11.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016389v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300204" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016392v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuzin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gurney" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Prescott" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219635203000299" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016402v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346550v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tulli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gaillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Laval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Le Peutit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Mostafaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899767v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223451" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883717v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95972-6_4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524808v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.19" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108755v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/devlrn.2015.7346152" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herbin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524811v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_20" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312443v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09435-9_22" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842300v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Rueda-Orozco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robbe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525152v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Favre-F&#233;lix" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31525-1_6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142599v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3573660" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525181v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Tran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.5420609" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525164v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Ujfalussy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4_32" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514258v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687639v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830483.1830592" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Masson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9695-1_73" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331576v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525186v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87601-4_8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331555v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#233;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525198v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfredi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Stefano Maini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dario" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2006.321309" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111145v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016414v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016411v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016409v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016406v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016405v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571786v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300714v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hallam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524798v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-1-4614-7320-6_516-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7320-6_516-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007683v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551248v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065954v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346504v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375260v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367781v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lienard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Urakubo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829812v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421660v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016885v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>