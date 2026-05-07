--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -131,161 +131,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity‐Mediated Multi‐Ferroelectric Coupling in Highly Strained EuO‐Graphene Heterostructures</w:t>
+                <w:t xml:space="preserve">MgO Tunneling Spintronics across Capacitively Coupled Atomic Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satakshi Pandey</w:t>
+                <w:t xml:space="preserve">Mathieu Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pin</w:t>
+                <w:t xml:space="preserve">Victor da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hettler</w:t>
+                <w:t xml:space="preserve">Loïc Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Arenal</w:t>
+                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+                <w:t xml:space="preserve">Léo Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (17), </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (52), pp.18026-18035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202417669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233796v1</w:t>
+                <w:t xml:space="preserve">hal-05457364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the temperature-dependent spin-polarized electron transport in iron via spin-wave Doppler shift</w:t>
               </w:r>
@@ -399,161 +399,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgO Tunneling Spintronics across Capacitively Coupled Atomic Clusters</w:t>
+                <w:t xml:space="preserve">Proximity‐Mediated Multi‐Ferroelectric Coupling in Highly Strained EuO‐Graphene Heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lamblin</w:t>
+                <w:t xml:space="preserve">Satakshi Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor da Costa</w:t>
+                <w:t xml:space="preserve">Thomas Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Joly</w:t>
+                <w:t xml:space="preserve">Simon Hettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Petitdemange</w:t>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (52), pp.18026-18035. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202417669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457364v1</w:t>
+                <w:t xml:space="preserve">hal-05233796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Vector Canting in Croconic Acid Ferroelectric Nanoscopic Regions</w:t>
               </w:r>
@@ -941,77 +941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Advantage in a Molecular Spintronic Engine that Harvests Thermal Fluctuation Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalit Kandpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1203,295 +1203,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated ultra-high vacuum apparatus for growth and in situ characterization of complex materials</w:t>
+                <w:t xml:space="preserve">Predominance of z2-orbitals at the surface of both hole- and electron-doped manganites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Vinai</w:t>
+                <w:t xml:space="preserve">C. Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Motti</w:t>
+                <w:t xml:space="preserve">S. Kumar Chaluvadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yu. Petrov</w:t>
+                <w:t xml:space="preserve">A. Galdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+                <w:t xml:space="preserve">L. Maritato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Bonanni</w:t>
+                <w:t xml:space="preserve">C. Aruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.147016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0005302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2020.147016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321413v1</w:t>
+                <w:t xml:space="preserve">hal-04878882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predominance of z2-orbitals at the surface of both hole- and electron-doped manganites</w:t>
+                <w:t xml:space="preserve">An integrated ultra-high vacuum apparatus for growth and in situ characterization of complex materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bigi</w:t>
+                <w:t xml:space="preserve">Giovanni Vinai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kumar Chaluvadi</w:t>
+                <w:t xml:space="preserve">F. Motti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galdi</w:t>
+                <w:t xml:space="preserve">A. Yu. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Maritato</w:t>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aruta</w:t>
+                <w:t xml:space="preserve">Valentina Bonanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 245, pp.147016. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2020.147016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0005302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878882v1</w:t>
+                <w:t xml:space="preserve">hal-05321413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic‐Scale Study of Metal–Oxide Interfaces and Magnetoelastic Coupling in Self‐Assembled Epitaxial Vertically Aligned Magnetic Nanocomposites</w:t>
               </w:r>
@@ -3190,575 +3190,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic orientation transition of InP islands on SrTiO3 substrates with the growth temperature</w:t>
+                <w:t xml:space="preserve">Direct epitaxial growth of InP based heterostructures on SrTiO3/Si(001) crystalline templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Chettaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gobaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benarmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 605 (9-10), pp.912 - 916. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (4), pp.469 - 471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892238v1</w:t>
+                <w:t xml:space="preserve">hal-01892244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct epitaxial growth of InP based heterostructures on SrTiO3/Si(001) crystalline templates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+                <w:t xml:space="preserve">Crystallographic orientation transition of InP islands on SrTiO3 substrates with the growth temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chettaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Gobaut</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benarmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.10.034⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 605 (9-10), pp.912 - 916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01892244v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of InAsP/InP quantum well heterostructures on Si using crystalline SrTiO3/Si templates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial arsenic pressure and crystal orientation during the molecular beam epitaxy of GaAs on SrTiO3(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chettaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (20), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3520143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3407520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892234v1</w:t>
+                <w:t xml:space="preserve">hal-01892232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial arsenic pressure and crystal orientation during the molecular beam epitaxy of GaAs on SrTiO3(001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct growth of InAsP/InP quantum well heterostructures on Si using crystalline SrTiO3/Si templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chettaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Regreny</w:t>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 107 (9), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3407520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3520143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892232v1</w:t>
+                <w:t xml:space="preserve">hal-01892234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4016,51 +4016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satakshi Pandey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hettler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202417669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409465v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenertz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vh21-mhmv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor da Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petitdemange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800384v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Mohapatra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Weber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bowen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301257" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Weng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.046001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Kumar Kuppusamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Arabski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC05310H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520849v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Hof" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Poggini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gobaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonidec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c19353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vinai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Petrov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bonanni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005302" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878882v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar Chaluvadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maritato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aruta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2020.147016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ramasse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201900549" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Estefan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles P&#233;castaings" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201800204" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kappler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518012717" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppusamy Senthil Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantine Katcko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11495" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cast&#225;n-Guerrero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonanni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gobaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gentili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Liscio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Demitri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Borgatti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03712c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240497v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipriani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Salles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krizmancic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.10.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264418v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rafaqat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamrouche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.02.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWBQVF5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939999v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danescu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813548" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kazzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benarmouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.02.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4QW5SPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3520143" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892232v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3407520" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECDL0058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor da Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petitdemange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409465v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenertz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vh21-mhmv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satakshi Pandey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hettler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202417669" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800384v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Mohapatra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Weber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bowen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301257" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Weng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.046001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Kumar Kuppusamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Arabski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC05310H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520849v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Hof" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Poggini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gobaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonidec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c19353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar Chaluvadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galdi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maritato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aruta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2020.147016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vinai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Petrov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bonanni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005302" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ramasse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201900549" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Estefan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles P&#233;castaings" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201800204" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kappler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518012717" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppusamy Senthil Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantine Katcko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11495" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cast&#225;n-Guerrero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonanni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gobaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gentili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Liscio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Demitri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Borgatti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03712c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240497v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipriani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Salles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krizmancic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.10.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264418v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rafaqat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamrouche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.02.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWBQVF5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939999v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danescu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813548" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kazzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892244v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4QW5SPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892238v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benarmouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.02.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3407520" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892234v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3520143" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECDL0058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>