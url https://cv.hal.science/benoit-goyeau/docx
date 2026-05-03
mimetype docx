--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -812,222 +812,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear asymptotic model for the inertial flow at a fluid-porous interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Angot</w:t>
+                <w:t xml:space="preserve">A pore network modelling approach to investigate the interplay between local and Darcy viscosities during the flow of shear-thinning fluids in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103798⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 590, pp.446-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982802v2</w:t>
+                <w:t xml:space="preserve">hal-03388017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pore network modelling approach to investigate the interplay between local and Darcy viscosities during the flow of shear-thinning fluids in porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Rodríguez de Castro</w:t>
+                <w:t xml:space="preserve">A nonlinear asymptotic model for the inertial flow at a fluid-porous interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 590, pp.446-457. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388017v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channeling Effect and Tissue Morphology in a Perfusion Bioreactor Imaged by X-Ray Microtomography</w:t>
               </w:r>
@@ -1392,698 +1392,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic modeling of transport phenomena at the interface between a fluid and a porous layer: Jump conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Angot</w:t>
+                <w:t xml:space="preserve">Infiltration of a porous matrix by a solidifying liquid metal: A local model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.063302⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.481 - 490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583856v1</w:t>
+                <w:t xml:space="preserve">hal-01583865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid motion in the fluid/porous medium inter-region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Mexicana De Ingenieria Quimica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (3), pp.923-938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale model of flow in heterogeneous and hierarchical porous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco J. Valdés-Parada</w:t>
+                <w:t xml:space="preserve">Asymptotic modeling of transport phenomena at the interface between a fluid and a porous layer: Jump conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alberto Ochoa-Tapia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.063302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.08.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01584000v1</w:t>
+                <w:t xml:space="preserve">hal-01583856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic model for solidification in porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Moussa</w:t>
+                <w:t xml:space="preserve">Large-scale model of flow in heterogeneous and hierarchical porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Goyeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Gobin</w:t>
+                <w:t xml:space="preserve">Francisco J. Valdés-Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alberto Ochoa-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.41-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583861v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLUID MOTION IN THE FLUID/POROUS MEDIUM INTER-REGION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroscopic model for solidification in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J A Ochoa-Tapia</w:t>
+                <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F J Valdés-Parada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Lasseux</w:t>
+                <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Mexicana De Ingenieria Quimica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.704 - 715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140978v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infiltration of a porous matrix by a solidifying liquid metal: A local model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FLUID MOTION IN THE FLUID/POROUS MEDIUM INTER-REGION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gobin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Duval</w:t>
+                <w:t xml:space="preserve">J A Ochoa-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F J Valdés-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Mexicana De Ingenieria Quimica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583865v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Averaged model for momentum and dispersion in hierarchical porous media</w:t>
               </w:r>
@@ -2173,64 +2173,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A macroscopic model for slightly compressible gas slip-flow in homogeneous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2284,403 +2284,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of turbulent heat transfer in a fluid-porous domain</w:t>
+                <w:t xml:space="preserve">Numerical simulation of columnar solidification: influence of inertia on channel segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chandesris</w:t>
+                <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. d'Hueppe</w:t>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Jamet</w:t>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4851416⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.045016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/21/4/045016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00929817v1</w:t>
+                <w:t xml:space="preserve">hal-00821694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled upscaling approaches for conduction, convection, and radiation in porous media: theoretical developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 98 (2), pp.323-347. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-013-0146-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-013-0146-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of columnar solidification: influence of inertia on channel segregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct numerical simulation of turbulent heat transfer in a fluid-porous domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvind Kumar</w:t>
+                <w:t xml:space="preserve">A. d'Hueppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miha Založnik</w:t>
+                <w:t xml:space="preserve">Benoit Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Combeau</w:t>
+                <w:t xml:space="preserve">Didier Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (4), pp.045016. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.125110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/21/4/045016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4851416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821694v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downscaling procedure for convective heat transfer in periodic porous media</w:t>
               </w:r>
@@ -2887,51 +2887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity and stress jump conditions between a porous medium and a fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Aguilar-Madera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,308 +3010,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of convective instabilities in under-ice melt ponds</w:t>
+                <w:t xml:space="preserve">Discrete model combined with mimetic microfluidic chips to study cell growth in porous scaffold under flow conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia C Hirata</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.066306⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.25-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720267v1</w:t>
+                <w:t xml:space="preserve">hal-00751801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete model combined with mimetic microfluidic chips to study cell growth in porous scaffold under flow conditions.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Onset of convective instabilities in under-ice melt ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Perrin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silvia C Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (1), pp.25-26. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (6), pp.066306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.066306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751801v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a two-temperature model and a one-temperature model at a fluid-porous interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. d'Hueppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3383,51 +3383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermosolutal natural convection in partially porous domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3468,423 +3468,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falling film down a slippery inclined plane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruyer-Quil</w:t>
+                <w:t xml:space="preserve">Effective thermal properties at the fluid-porous medium inter région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Aguila-Madera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Mexicana de Ingeniera Quimica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.375-386</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629912v1</w:t>
+                <w:t xml:space="preserve">hal-00657181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective thermal properties at the fluid-porous medium inter région</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
+                <w:t xml:space="preserve">Boundary conditions at a fluid-porous interface for a convective heat transfer problem: Analysis of the jump relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. d'Hueppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Mexicana de Ingeniera Quimica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (15-16), pp.3683-3693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.01.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657181v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary conditions at a fluid-porous interface for a convective heat transfer problem: Analysis of the jump relations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Jamet</w:t>
+                <w:t xml:space="preserve">Falling film down a slippery inclined plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arghya Samanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruyer-Quil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 54 (15-16), pp.3683-3693. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 684, pp.353 - 383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.01.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2011.304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594966v1</w:t>
+                <w:t xml:space="preserve">hal-00629912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective heat transfer in a channel partially filled with a porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Aguilar-Madera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3948,51 +3948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-domain approach for heat transfer between a porous medium and a fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Aguilar-Madera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4103,51 +4103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4236,51 +4236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4333,1055 +4333,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jump Condition for Diffusive and Convective Mass Transfer Between a Porous Medium and a Fluid Involving Adsorption and Chemical Reaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of natural convection in superposed fluid and porous layers: equivalence of the one- and two-domain approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Alvarez-Ramirez</w:t>
+                <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 78 (3), pp.459-476. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1-2), pp.533-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-009-9343-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2008.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403945v1</w:t>
+                <w:t xml:space="preserve">hal-00344261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Equivalence of the Discontinuous One- and Two-Domain Approaches for the Modeling of Transport Phenomena at a Fluid/Porous Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Chandesris</w:t>
+                <w:t xml:space="preserve">Stability of Thermosolutal Natural Convection in Superposed Fluid and Porous Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 78 (3), pp.419-438. </w:t>
+              <w:t xml:space="preserve">, 2009, 78 (3), pp.525-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-008-9302-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-008-9322-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403119v1</w:t>
+                <w:t xml:space="preserve">hal-00403946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Thermosolutal Natural Convection in Superposed Fluid and Porous Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of Jump Coefficients for Momentum Transfer Between a Porous Medium and a Fluid Using a Closed Generalized Transfer Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
+                <w:t xml:space="preserve">José Alvarez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gobin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 78 (3), pp.525-536. </w:t>
+              <w:t xml:space="preserve">, 2009, 78 (3), pp.439-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-008-9322-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-009-9370-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403946v1</w:t>
+                <w:t xml:space="preserve">hal-00403644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Jump Coefficients for Momentum Transfer Between a Porous Medium and a Fluid Using a Closed Generalized Transfer Equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez-Ramirez</w:t>
+                <w:t xml:space="preserve">On the Equivalence of the Discontinuous One- and Two-Domain Approaches for the Modeling of Transport Phenomena at a Fluid/Porous Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 78 (3), pp.439-457. </w:t>
+              <w:t xml:space="preserve">, 2009, 78 (3), pp.419-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-009-9370-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-008-9302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403644v1</w:t>
+                <w:t xml:space="preserve">hal-00403119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of natural convection in superposed fluid and porous layers: equivalence of the one- and two-domain approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jump Condition for Diffusive and Convective Mass Transfer Between a Porous Medium and a Fluid Involving Adsorption and Chemical Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
+                <w:t xml:space="preserve">José Alvarez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Jamet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52 (1-2), pp.533-536. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (3), pp.459-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2008.07.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-009-9343-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344261v1</w:t>
+                <w:t xml:space="preserve">hal-00403945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability analysis of thin film flow along a heated porous wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Thiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel G. Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.07.024⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.014103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3054157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433162v1</w:t>
+                <w:t xml:space="preserve">hal-00352946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of thin film flow along a heated porous wall</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (11), pp.2013-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3054157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00352946v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural convection in partially porous media: a brief overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Large particule transport in porous media: effect of pore pluggins on the macroscopic transport properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/09615530810853682⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4), pp.343-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/jpormedia.v11.i4.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285210v1</w:t>
+                <w:t xml:space="preserve">hal-00285209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion and reaction in a three phase systems: average transport equations and jump boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Morales Zárate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5447,472 +5448,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large particule transport in porous media: effect of pore pluggins on the macroscopic transport properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Bauer</w:t>
+                <w:t xml:space="preserve">Natural convection in partially porous media: a brief overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (3-4), pp.465-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/09615530810853682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/jpormedia.v11.i4.20⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285209v1</w:t>
+                <w:t xml:space="preserve">hal-00285210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of natural convection in adjacent fluid and porous layers: influence of the jump boundary condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
+                <w:t xml:space="preserve">Jump momentum boundary condition at a fluid-porous inter-region: derivation of the closure problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Null Gobin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19, pp.058102</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62, pp.4025-4039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285207v1</w:t>
+                <w:t xml:space="preserve">hal-00285208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of natural convection in adjacent fluid and porous layers: influence of the interfacial modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Stability analysis of natural convection in adjacent fluid and porous layers: influence of the jump boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Null Gobin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renato M. Cotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 50, pp.1356-1367</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.058102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285205v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jump momentum boundary condition at a fluid-porous inter-region: derivation of the closure problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
+                <w:t xml:space="preserve">Stability analysis of natural convection in adjacent fluid and porous layers: influence of the interfacial modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Null Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato M. Cotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 62, pp.4025-4039</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50, pp.1356-1367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285208v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusive mass transfer between a microporous medium and an homogeneous fluid: jump boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5963,90 +5963,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of natural convection in superposed fluid and porous layers using integral transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Null Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato M. Cotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50 (5), pp.409-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6106,51 +6106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Null Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6222,51 +6222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective heat and solute transfer in partially porous cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6317,77 +6317,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic modeling of columnar dendritic solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bousquet-Melou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6669,233 +6669,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoplasmic crowding acts as a porous medium reducing macromolecule diffusion</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Dispersion in porous media with porosity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alberto Ochoa-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363748v1</w:t>
+                <w:t xml:space="preserve">hal-05305309v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion in porous media with evolving heterogeneities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cytoplasmic crowding acts as a porous medium reducing macromolecule diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Destrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Marc Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ladoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305309v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal stress jump interface condition for the fluid-porous multi-dimensional flow</w:t>
               </w:r>
@@ -7122,51 +7122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bendhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7217,64 +7217,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling approach for macroscopic solidification problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7312,77 +7312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of liquid metal infiltration and solidification inside a capillary tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7539,226 +7539,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel segregation during columnar solidification: influence of inertia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Media and its Applications in Science, Engineering and Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Schladming, Austria. 012086 - 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709471v1</w:t>
+                <w:t xml:space="preserve">hal-00714108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in silico study of cell growth in porous scaffold under dynamic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7794,152 +7789,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Channel segregation during columnar solidification: influence of inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Porous Media and its Applications in Science, Engineering and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.43--48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4711151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714108v1</w:t>
+                <w:t xml:space="preserve">hal-01709471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of MF/UF Membrane Fouling by a Protein: A New Multiscale Approach</w:t>
               </w:r>
@@ -8085,77 +8085,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvin Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Porous Media and its Applications in Science and Engineering (ICPM4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Potsdam, Germany. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8174,320 +8174,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First analysis of a numerical benchmark for 2D columnar solidification of binary alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical benchmark on the prediction of macrosegregation in binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Modelling and Simulation of Metallurgical Processes in Steelmaking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Düsseldorf, Germany. 7 p</w:t>
+              <w:t xml:space="preserve">TMS 2011 - 140th Annual Meeting and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, San Diego, CA, United States. pp.755-762 - ISBN 9781118029466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675486v1</w:t>
+                <w:t xml:space="preserve">hal-00613930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical benchmark on the prediction of macrosegregation in binary alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">First analysis of a numerical benchmark for 2D columnar solidification of binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2011 - 140th Annual Meeting and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, San Diego, CA, United States. pp.755-762 - ISBN 9781118029466</w:t>
+              <w:t xml:space="preserve">4th International Conference on Modelling and Simulation of Metallurgical Processes in Steelmaking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Düsseldorf, Germany. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613930v1</w:t>
+                <w:t xml:space="preserve">hal-00675486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection thermosolutale en cavité partiellement poreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8602,51 +8602,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCBF9312"/>
+    <w:nsid w:val="A2E44E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8833,51 +8833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732098v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bendali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Holka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02186-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez de Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.03.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117462" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Habibi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1783370" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982802v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.081" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauchesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ladoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-020-00246-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/Fen843" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-019-00181-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.063302" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vald&#232;s-Parada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vald&#233;s-Parada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.08.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goyeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Vald&#233;s-Parada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Moussa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.023201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875812" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Hueppe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4851416" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0146-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NNN44XHM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Angeli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v16.i2.40" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787129v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Samanta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.550" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Aguilar-Madera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.08.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36NVKFJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720267v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066306" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713699" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.01.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9K7TXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005147" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.304" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DJLJ45BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Aguila-Madera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.01.033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRH935H0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594977v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.12.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNJG7LWF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531011081405" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M7CJGJC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez-Ramirez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9343-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6SBM2MN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403119v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9302-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7SK96945-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403946v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia da Costa Hirata" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9322-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8705RNJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9370-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2CLDSCTF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344261v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.07.045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC7F91W6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Thiele" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G. Velarde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3054157" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285210v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615530810853682" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-WXQ33HH1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285211v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Morales Z&#225;rate" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.05.054" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31H09N82-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bauer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v11.i4.20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Null Gobin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Carr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato M. Cotta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790600682730" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285051v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fichot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.05.020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54HZL418-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Neculae" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080749v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bousquet-Melou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1807-03022004000200015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351043v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gounot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02526879v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363748v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destrian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc Mege" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ladoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305309v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263889v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bendhaou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103807v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709471v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711151" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752983v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.970" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Kumar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zaloznik" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732098v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bendali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Holka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02186-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez de Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.03.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117462" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Habibi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1783370" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982802v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauchesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ladoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-020-00246-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/Fen843" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-019-00181-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Moussa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vald&#232;s-Parada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.063302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vald&#233;s-Parada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.08.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goyeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Vald&#233;s-Parada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.023201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875812" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0146-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NNN44XHM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Hueppe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4851416" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Angeli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v16.i2.40" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787129v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Samanta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.550" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Aguilar-Madera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.08.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36NVKFJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713699" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066306" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.01.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9K7TXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005147" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657181v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Aguila-Madera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.01.033" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRH935H0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.304" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DJLJ45BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594977v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.12.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNJG7LWF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531011081405" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M7CJGJC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia da Costa Hirata" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.07.045" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC7F91W6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9322-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8705RNJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez-Ramirez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9370-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2CLDSCTF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403119v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9302-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7SK96945-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403945v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9343-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6SBM2MN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Thiele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G. Velarde" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3054157" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285209v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bauer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v11.i4.20" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285211v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Morales Z&#225;rate" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.05.054" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31H09N82-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285210v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615530810853682" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-WXQ33HH1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285207v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Null Gobin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285205v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Carr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato M. Cotta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790600682730" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285051v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fichot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.05.020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54HZL418-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Neculae" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080749v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bousquet-Melou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1807-03022004000200015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351043v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gounot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02526879v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305309v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363748v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destrian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc Mege" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ladoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263889v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bendhaou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103807v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711151" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752983v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.970" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Kumar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zaloznik" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>