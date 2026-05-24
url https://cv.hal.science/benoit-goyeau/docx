--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1808,4736 +1808,4748 @@
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109, pp.41-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic model for solidification in porous media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FLUID MOTION IN THE FLUID/POROUS MEDIUM INTER-REGION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Goyeau</w:t>
+                <w:t xml:space="preserve">J A Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Gobin</w:t>
+                <w:t xml:space="preserve">F J Valdés-Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Mexicana De Ingenieria Quimica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583861v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLUID MOTION IN THE FLUID/POROUS MEDIUM INTER-REGION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroscopic model for solidification in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J A Ochoa-Tapia</w:t>
+                <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F J Valdés-Parada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Lasseux</w:t>
+                <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Mexicana De Ingenieria Quimica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.704 - 715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140978v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Averaged model for momentum and dispersion in hierarchical porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.023201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A macroscopic model for slightly compressible gas slip-flow in homogeneous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26, pp.053102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4875812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of columnar solidification: influence of inertia on channel segregation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled upscaling approaches for conduction, convection, and radiation in porous media: theoretical developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miha Založnik</w:t>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Combeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gobin</w:t>
+                <w:t xml:space="preserve">J. Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (4), pp.045016. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (2), pp.323-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/21/4/045016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-013-0146-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821694v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled upscaling approaches for conduction, convection, and radiation in porous media: theoretical developments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Leroy</w:t>
+                <w:t xml:space="preserve">Numerical simulation of columnar solidification: influence of inertia on channel segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Taine</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-013-0146-x⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.045016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/21/4/045016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00803836v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulation of turbulent heat transfer in a fluid-porous domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. d'Hueppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25, pp.125110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4851416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downscaling procedure for convective heat transfer in periodic porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (2), pp.123-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/jpormedia.v16.i2.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A falling film on a porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arghya Samanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruyer-Quil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 716, pp.414-444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2012.550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity and stress jump conditions between a porous medium and a fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Aguilar-Madera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62, pp.327-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete model combined with mimetic microfluidic chips to study cell growth in porous scaffold under flow conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (1), pp.25-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2012.713699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of convective instabilities in under-ice melt ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (6), pp.066306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.066306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a two-temperature model and a one-temperature model at a fluid-porous interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. d'Hueppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. d'Hueppe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55 (9-10), pp.2510-2538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2012.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermosolutal natural convection in partially porous domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Journal of Heat Transfer, 134 (3), pp.031013. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4005147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective thermal properties at the fluid-porous medium inter région</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
+                <w:t xml:space="preserve">Falling film down a slippery inclined plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arghya Samanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruyer-Quil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Mexicana de Ingeniera Quimica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 684, pp.353 - 383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2011.304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657181v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary conditions at a fluid-porous interface for a convective heat transfer problem: Analysis of the jump relations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Jamet</w:t>
+                <w:t xml:space="preserve">Effective thermal properties at the fluid-porous medium inter région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Aguila-Madera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Mexicana de Ingeniera Quimica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.375-386</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00594966v1</w:t>
+                <w:t xml:space="preserve">hal-00657181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falling film down a slippery inclined plane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruyer-Quil</w:t>
+                <w:t xml:space="preserve">Boundary conditions at a fluid-porous interface for a convective heat transfer problem: Analysis of the jump relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. d'Hueppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (15-16), pp.3683-3693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.01.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2011.304⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00629912v1</w:t>
+                <w:t xml:space="preserve">hal-00594966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective heat transfer in a channel partially filled with a porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Aguilar-Madera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (8), pp.1355-1368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-domain approach for heat transfer between a porous medium and a fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Aguilar-Madera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (9-10), pp.2089-2099. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2010.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys&amp;quot; [Int. J. Thermal Sci. 48 (11) (2009) 2013-2016]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (7), pp.1318-1318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of macrosegregation and formation of channel segregates during alloy solidification using high-order TVD and WENO schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (8), pp.841-866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/09615531011081405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of natural convection in superposed fluid and porous layers: equivalence of the one- and two-domain approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
+                <w:t xml:space="preserve">Jump Condition for Diffusive and Convective Mass Transfer Between a Porous Medium and a Fluid Involving Adsorption and Chemical Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Jamet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2008.07.045⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (3), pp.459-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-009-9343-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344261v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Thermosolutal Natural Convection in Superposed Fluid and Porous Layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
+                <w:t xml:space="preserve">On the Equivalence of the Discontinuous One- and Two-Domain Approaches for the Modeling of Transport Phenomena at a Fluid/Porous Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 78 (3), pp.525-536. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 78 (3), pp.419-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-008-9302-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-008-9322-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00403946v1</w:t>
+                <w:t xml:space="preserve">hal-00403119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Jump Coefficients for Momentum Transfer Between a Porous Medium and a Fluid Using a Closed Generalized Transfer Equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez-Ramirez</w:t>
+                <w:t xml:space="preserve">Stability of natural convection in superposed fluid and porous layers: equivalence of the one- and two-domain approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-009-9370-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1-2), pp.533-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2008.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403644v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Equivalence of the Discontinuous One- and Two-Domain Approaches for the Modeling of Transport Phenomena at a Fluid/Porous Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Chandesris</w:t>
+                <w:t xml:space="preserve">Stability of Thermosolutal Natural Convection in Superposed Fluid and Porous Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 78 (3), pp.419-438. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 78 (3), pp.525-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-008-9322-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-008-9302-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00403119v1</w:t>
+                <w:t xml:space="preserve">hal-00403946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jump Condition for Diffusive and Convective Mass Transfer Between a Porous Medium and a Fluid Involving Adsorption and Chemical Reaction</w:t>
+                <w:t xml:space="preserve">Computation of Jump Coefficients for Momentum Transfer Between a Porous Medium and a Fluid Using a Closed Generalized Transfer Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 78 (3), pp.459-476. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 78 (3), pp.439-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-009-9370-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-009-9343-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00403945v1</w:t>
+                <w:t xml:space="preserve">hal-00403644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of thin film flow along a heated porous wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel G. Velarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21, pp.014103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3054157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (11), pp.2013-2016. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large particule transport in porous media: effect of pore pluggins on the macroscopic transport properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Bauer</w:t>
+                <w:t xml:space="preserve">Natural convection in partially porous media: a brief overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11 (4), pp.343-360. </w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (3-4), pp.465-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/jpormedia.v11.i4.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/09615530810853682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285209v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion and reaction in a three phase systems: average transport equations and jump boundary conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
+                <w:t xml:space="preserve">Large particule transport in porous media: effect of pore pluggins on the macroscopic transport properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2007.05.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4), pp.343-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/jpormedia.v11.i4.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00285211v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural convection in partially porous media: a brief overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gobin</w:t>
+                <w:t xml:space="preserve">Diffusion and reaction in a three phase systems: average transport equations and jump boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Morales Zárate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/09615530810853682⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138, pp.307-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2007.05.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285210v1</w:t>
+                <w:t xml:space="preserve">hal-00285211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jump momentum boundary condition at a fluid-porous inter-region: derivation of the closure problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 62, pp.4025-4039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of natural convection in adjacent fluid and porous layers: influence of the jump boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Null Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.058102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of natural convection in adjacent fluid and porous layers: influence of the interfacial modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Null Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato M. Cotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50, pp.1356-1367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusive mass transfer between a microporous medium and an homogeneous fluid: jump boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Valdès-Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61, pp.1692-1704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of natural convection in superposed fluid and porous layers using integral transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Null Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato M. Cotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50 (5), pp.409-424. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407790600682730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical non-equilibrium modelling of columnar solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Null Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 49, pp.4496-4510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2006.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective heat and solute transfer in partially porous cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Neculae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48, pp.1898-1908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic modeling of columnar dendritic solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bousquet-Melou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (2-3), pp.381-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/s1807-03022004000200015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental approach to convective flow structuration in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gounot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 303 (9), pp.779-784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6547,111 +6559,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle et phénomènes de transport en changement de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les changements de phase solide-liquide-vapeur. Tome 1, Fondements et applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, 2016, 978-2-271-07735-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6661,51 +6673,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion in porous media with porosity gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6727,191 +6739,191 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305309v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoplasmic crowding acts as a porous medium reducing macromolecule diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Destrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Marc Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ladoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal stress jump interface condition for the fluid-porous multi-dimensional flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6933,51 +6945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alberto Ochoa-Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6987,51 +6999,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic modelling of multi-dimensional jump boundary conditions at a fluid-porous interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7060,87 +7072,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic Modeling of Compressible Flow in Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bendhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7168,73 +7180,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Porous Media &amp; Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling approach for macroscopic solidification problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7243,106 +7255,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Porous Media and Annual Meeting INTERPORE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milwaukee, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of liquid metal infiltration and solidification inside a capillary tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7384,113 +7396,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEFAT2014 10th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaled modeling of microfiltration membrane fouling by protein adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7509,453 +7521,453 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Porous Media (Interpore 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Prague, Czech Republic. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Channel segregation during columnar solidification: influence of inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Porous Media and its Applications in Science, Engineering and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.43--48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4711151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714108v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in silico study of cell growth in porous scaffold under dynamic flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Vennat</w:t>
+                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd TERMIS World Congress 2012 - Vienna, Austria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.340-341</w:t>
+              <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Schladming, Austria. 012086 - 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741428v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel segregation during columnar solidification: influence of inertia</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vitro and in silico study of cell growth in porous scaffold under dynamic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Media and its Applications in Science, Engineering and Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd TERMIS World Congress 2012 - Vienna, Austria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.340-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4711151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709471v1</w:t>
+                <w:t xml:space="preserve">hal-00741428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of MF/UF Membrane Fouling by a Protein: A New Multiscale Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7964,172 +7976,172 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. pp.1842-1843, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel segregation during columnar solidification : influence of inertia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvin Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8144,323 +8156,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Porous Media and its Applications in Science and Engineering (ICPM4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Potsdam, Germany. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical benchmark on the prediction of macrosegregation in binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2011 - 140th Annual Meeting and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, San Diego, CA, United States. pp.755-762 - ISBN 9781118029466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First analysis of a numerical benchmark for 2D columnar solidification of binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Modelling and Simulation of Metallurgical Processes in Steelmaking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Düsseldorf, Germany. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection thermosolutale en cavité partiellement poreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8476,65 +8488,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8602,51 +8614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2E44E94"/>
+    <w:nsid w:val="C8D440AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8833,51 +8845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732098v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bendali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Holka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02186-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez de Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.03.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117462" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Habibi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1783370" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982802v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauchesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ladoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-020-00246-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/Fen843" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-019-00181-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Moussa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vald&#232;s-Parada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.063302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vald&#233;s-Parada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.08.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goyeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Vald&#233;s-Parada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.023201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875812" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0146-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NNN44XHM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Hueppe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4851416" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Angeli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v16.i2.40" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787129v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Samanta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.550" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Aguilar-Madera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.08.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36NVKFJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713699" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066306" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.01.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9K7TXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005147" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657181v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Aguila-Madera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.01.033" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRH935H0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.304" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DJLJ45BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594977v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.12.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNJG7LWF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531011081405" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M7CJGJC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia da Costa Hirata" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.07.045" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC7F91W6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9322-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8705RNJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez-Ramirez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9370-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2CLDSCTF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403119v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9302-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7SK96945-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403945v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9343-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6SBM2MN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Thiele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G. Velarde" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3054157" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285209v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bauer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v11.i4.20" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285211v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Morales Z&#225;rate" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.05.054" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31H09N82-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285210v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615530810853682" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-WXQ33HH1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285207v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Null Gobin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285205v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Carr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato M. Cotta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790600682730" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285051v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fichot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.05.020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54HZL418-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Neculae" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080749v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bousquet-Melou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1807-03022004000200015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351043v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gounot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02526879v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305309v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363748v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destrian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc Mege" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ladoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263889v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bendhaou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103807v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711151" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752983v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.970" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Kumar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zaloznik" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732098v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bendali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Holka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02186-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez de Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.03.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117462" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Habibi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1783370" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982802v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauchesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ladoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-020-00246-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/Fen843" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-019-00181-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Moussa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vald&#232;s-Parada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.063302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vald&#233;s-Parada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.08.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WNGJK18-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Vald&#233;s-Parada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goyeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.023201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alberto Ochoa-Tapia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875812" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0146-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NNN44XHM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Hueppe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4851416" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Angeli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cioni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v16.i2.40" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Samanta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.550" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873574v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Aguilar-Madera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.08.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36NVKFJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713699" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066306" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.01.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9K7TXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005147" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.304" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DJLJ45BJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Aguila-Madera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.01.033" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRH935H0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594977v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.12.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNJG7LWF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531011081405" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M7CJGJC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403945v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez-Ramirez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9343-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6SBM2MN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9302-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7SK96945-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia da Costa Hirata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.07.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC7F91W6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403946v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9322-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8705RNJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9370-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2CLDSCTF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Thiele" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G. Velarde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3054157" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615530810853682" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-WXQ33HH1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285209v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v11.i4.20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285211v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Morales Z&#225;rate" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.05.054" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31H09N82-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285207v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Null Gobin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Carr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato M. Cotta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285017v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790600682730" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285051v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fichot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.05.020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54HZL418-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285000v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Neculae" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080749v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bousquet-Melou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1807-03022004000200015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gounot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02526879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305309v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destrian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc Mege" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ladoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394516v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263889v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bendhaou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809827v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829208v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711151" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752983v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.970" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845697v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Kumar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zaloznik" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391003v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>