--- v0 (2026-03-06)
+++ v1 (2026-04-15)
@@ -66,20362 +66,20496 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbiota and dietary effects on B vitamins in milk and blood</w:t>
+                <w:t xml:space="preserve">Opinion Paper: Working on alternative methods in experimental animal sciences. Experience from the case of fistulated ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">L Chavinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Auzance</w:t>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74ème conférence annuelle de la Société canadienne des microbiologistes</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132561v1</w:t>
+                <w:t xml:space="preserve">hal-05558317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the milk of two local breeds of cows: the Bretonne Pie Noir and Froment du Léon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation strategies to manage summer forage shortages improve animal performance and better maintain milk and cheese quality in grass- versus corn-based dairy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Chaabouni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.G. Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science Book</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04624497v1</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (5), pp.4796-4817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on immune and mammary epithelium integrity after a LPS challenge in lactating dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of parity and week after calving on the metabolic, redox and immune status of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamila Reis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04713970v1</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (10), pp.8592-8608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-24706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential health value of alternative plant resources explored as feed for ruminants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Performances d’abattage et caractéristiques de la viande de veaux rosés de la race locale Maraîchine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viencent Boutifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EGF general meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04650806v1</w:t>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">How does finishing duration on lucerne pasture influence the muscle and fat spectro-colorimetric properties and dorsal fat firmness in lambs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04746654v1</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (12), pp.101361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+                <w:t xml:space="preserve">Elevage des bovins de race Maraîchine et qualité de la viande de bœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellies-Oury Marie-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04748761v1</w:t>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, VPC-2022-3843</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of practices and advisors in mineral and vitamin supplementation of dairy farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sibra</w:t>
+                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04286514v1</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular species of sphingomyelins and ceramides in dairy products vary according to cow diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+                <w:t xml:space="preserve">Impacts of production conditions on goat milk vitamin, carotenoid contents and colour indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSFAL 15th International Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04181697v1</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.100683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grazing dairy system and breed on monthly variation of milk minerals and heat stability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Récentes avancées sur les facteurs de variation des concentrations en vitamines du lait chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03777031v1</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (2), pp.139-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.2.7080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do microRNAs survive the technological processes of making cow’s dairy products?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods and approaches to estimate B vitamin status in dairy cows: Knowledge, gaps and advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.L. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual International Symposium on Milk Science and Health</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04823895v1</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.e0226243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of milk goat composition according to feeding systems in Western France</w:t>
+                <w:t xml:space="preserve">Vitamin B2 concentration in cow milk: Quantification by a new UHPLC method and prediction by visible and near-infrared spectral analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Laurent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Annual Meeting of the European Federation of Animal Science</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04932154v1</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 342, pp.128310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of rumen peripheral parameters to detect sub-acute ruminal acidosis in dairy cows</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Common and diet-specific metabolic pathways underlying residual feed intake in fattening Charolais yearling bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02734326v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03678-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritive composition, carotenoid, tocopherol and tannin contents of cover crops used as forage plants for ruminants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du lait de deux races locales de vaches : la Bretonne Pie Noir et la Froment du Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Meeting on Mountain Cheese</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01606343v1</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.1.4648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations des teneurs en riboflavine du lait de vache selon les conditions de production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+                <w:t xml:space="preserve">Effects of increasing amounts of extruded linseed in the diet on apparent ruminal synthesis of some B vitamins in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chouinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02745320v1</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120000671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrigenetics of carotenoid metabolism in the chicken : a polymorphism at the BCMO1 locus affects the response to dietary β-carotene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Relative hierarchy of farming practices affecting the fatty acid composition of permanent grasslands and of the derived bulk milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Renna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Lussiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Symposium on Poultry Nutrition (ESPN)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02749156v1</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2020.114561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison of lipoprotein lipase and GLUT4 gene expression in oxidative muscles between preruminant and ruminant calves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Potential Abilities of Three Spectroscopy Methods: Near-Infrared, Mid-Infrared, and Molecular Fluorescence, to Predict Carotenoid, Vitamin and Fatty Acid Contents in Cow Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril C. Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société Française de Biochimie et Biologie Moléculaire "PPARS, Nutriments et Xénobiotiques Médiateurs de la Régulation Cellulaire"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02837253v1</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9050592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02585998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carotenoid, Tocopherol, and Phenolic Compound Content and Composition in Cover Crops Used as Forage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (23), pp.6286-6296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c01144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinations of non-invasive indicators to detect dairy cows submitted to high-starch-diet challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.388-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119001629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cover crops as alternative forages for ruminants: nutritive characteristics, in vitro digestibility, methane and ammonia production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (6), pp.823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/an19091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasted effects of dietary extruded linseed supplementation on carotenoid and liposoluble vitamin status in lactating Holstein or Montbéliarde cows fed hay or corn silage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (7), pp.6210-6225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-16138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of dairy products to dietary intakes and the influence of dairy cow forage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Uijttewaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239 (2), pp.193-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (17), pp.4580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milk fat globule in ruminant: Major and minor compounds, nutritional regulation and differences among species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201700039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration of biological markers of feed efficiency in young bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (45), pp.9817-9827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b03503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Butter serums and buttermilks as sources of bioactive lipids from the milk fat globule membrane: Differences in their lipid composition and potentialities of cow diet to increase n -3 PUFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 part1, pp.864-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrogen stable isotope and carotenoid pigments signatures in the meat as tools to trace back the diet: comparsion between two sheep breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefani Macari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2017.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beta-carotene preferentially regulates chicken myoblast proliferation withdrawal and differentiation commitment via BCO1 activity and retinoic acid production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultan Al Ahmadieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 358 (2), pp.140-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2017.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance des produits issus de bovins au pâturage sur les apports nutritionnels et la santé du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Froidmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230, pp.131-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olive mill wastewater microconstituents composition according to olive variety and extraction process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209, pp.72-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of dietary nitrogen levels and carbohydrate sources on apparent ruminal synthesis of some B vitamins in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (4), pp.2730-2739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extruded linseeds, vitamin E and plant extracts in corn silage-based diets of dairy cows: Effects on sensory properties of raw milk and uncooked pressed cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2015.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of a Cis eQTL Controlling BMCO1 Gene Expression Leads to the Identification of a QTG for Chicken Breast Meat Color</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Nadaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (7), non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruminant milk : a source of vitamins in human nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/af.2014-0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutrigenetics of carotenoid metabolism in the chicken: a polymorphism at the β, β-carotene 15,15’-mono-oxygenase 1 (BCMO1) locus affects the response to dietary β-carotene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (12), pp.2079-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114514000312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtrise par l'alimentation des teneurs en acides gras et en composés vitaminiques du lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.177-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of quinoline, carboline and glycinamide compounds in cow milk using HRMS and NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141 (3), pp.1888-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.04.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-chain fatty acids differentially alter lipogenesis in bovine and caprine mammary slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (1), pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022029912000726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mutation in the promoter of the chicken β,β-carotene 15,15′-monooxygenase 1 gene alters xanthophyll metabolism through a selective effect on its mRNA abundance in the breast muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (12), pp.4280-4288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authentication of cow feeding and geographic origin on milk using visible and near-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sibra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (10), pp.5544-4451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-5272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations des teneurs en micronutriments de l'herbe des prairies de moyenne montagne et transfert au lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209, pp.59-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous quantification of carotenoids, retinol, and tocopherols in forages, bovine plasma, and milk: validation of a novel UPLC method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 397 (2), pp.777-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-3594-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodisponibilité des caroténoïdes chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultivar Montbéliarde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 637, p.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation in content and composition of phenolic compounds in permanent pastures according to botanical variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (9), pp.5485-5494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf1000293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant polyphenols associated with vitamin E can reduce plasma lipoperoxidation in dairy cows given n-3 polyunsaturated fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (12), pp.6095-6104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbe et qualités nutritionnelles et organoleptiques des produits laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 199, pp.291-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of dietary supplements of folic acid and vitamin B12 on metabolism of dairy cows in early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Desrochers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Doepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (7), pp.3442-3455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2006-718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations in carotenoids, vitamins A and E, and color in cow's plasma and milk following a shift from hay diet to diets containing increasing levels of carotenoids and vitamin E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Calderón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (12), pp.5651-5664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2007-0264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations in carotenoids, vitamins A and E, and color in cow's plasma and milk during late pregnancy and the first three months of lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Calderón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (5), pp.2335-2346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2006-630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carotenoids for ruminants: From forages to dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 131, pp.418-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2006.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of different forms of methionine on lactational performance of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (11), pp.4387-4394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72485-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methionine availability in plasma of dairy cows supplemented with methionine hydroxy analog isopropyl ester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88 (10), pp.3640-3649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)73049-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small intestine and liver microsomal triacyglycerol transfer protein in the bovine and rat: Effects of dietary coconut oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 87, pp.3858-3868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(04)73525-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of dietary coconut oil on apolipoprotein B synthesis and VLDL secretion by calf liver slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Samson-Bouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (1), pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN2001361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weaning affects lipoprotein lipase activity and gene expression in adipose tissues and in masseter but not in other muscles of the calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (4), pp.433-441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of milk diets containing beef tallow or coconut oil on the fatty acid metabolism of liver slices from preruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 84 (3), pp.309-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatty acid metabolism in liver slices : A comparison between the rat and pre-ruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (1), pp.86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolipoprotein B production and very low density lipoprotein secretion by calf liver slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Samson-Bouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 126 (1), pp.188-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.jbchem.a022421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatty acid metabolism in liver slices: a comparison between the rat and preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (1), pp.86-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport sanguin et métabolisme tissulaire des lipides chez le veau de boucherie. Effets du remplacement de suif par de l'huile de coprah dans l'aliment d'allaitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (4), pp.273-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipoprotein lipase activity and mRNA levels in bovine tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Olivecrona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 121, pp.85-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of dietary coconut oil on blood transport and in vivo hepatic metabolism of fatty acids in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.203-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleate oxidation by liver slices taken from preruminant calves fed a milk replacer containing beef tallow or coconut oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.204-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleate oxidation by liver slices taken from preruminant calves fed a milk replacer containing beef tallow or coconut oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.204-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of dietary coconut oil on the density distribution and the chemical composition of plasma lipoproteins in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatty acid metabolism and very low density lipoprotein secretion in liver slices from rats and preruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 124 (6), pp.1212-1219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of dietary coconut oil on the density distribution and the chemical composition of plasma lipoproteins in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.205-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of dietary coconut oil on blood transport and in vivo hepatic metabolism of fatty acids in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.203-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production et stockage des triglycérides par le foie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 32 (4), pp.233-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weaning marginally affects glucose transporter (GLUT4) expression in calf muscles and adipose tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78, pp.251-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxydation de l'oléate par des explants en survie issus de foie de veaux préruminants recevant un aliment lacté à base de suif ou d'huile de coprah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (4), pp.291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l'huile de coprah sur la distribution et la composition des lipoprotéines plasmatiques chez le veau préruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pechery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (4), pp.301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l'huile de coprah sur le transport sanguin et le métabolisme hépatique in vivo des acides gras chez le veau préruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (4), pp.301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skeletal muscle glucose transporter (GLUT-4) protein is decreased in lactating goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Balage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grizard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 65, pp.257-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of VLDL synthesis and secretion in the liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36, pp.375-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insulin-sensitive glucose transporter transcript levels in calf muscles assessed with a bovine glut4 cDNA fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28 (7), pp.795-806</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipoprotein lipase activity and gene expression in heart and skeletal muscles in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 55 (1A), pp.A18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of VLDL synthesis and secretion in the liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36 (4), pp.375-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutritional regulation of insulin regulable glucose transporter in bovine muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Hocauette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 34 (6), pp.628-629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutritional regulation of insulin regulable glucose transporter in bovine muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 6, pp.628-629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of forage conservation on carotenoid and tocopherol content and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Telly Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FBN, Sep 2025, Rostock-Warnemünde, Germany. pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on redox and immune status in early lactating dairy cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Practices and advices provided to farmers in mineral and vitamin supplementation. A sociotechnical study in Auvergne Rhone-Alpes French dairy farms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryline Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.999</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.512-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714203v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices and advices provided to farmers in mineral and vitamin supplementation. A sociotechnical study in Auvergne Rhone-Alpes French dairy farms.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+                <w:t xml:space="preserve">Dairy cows' diet has a marked impact on vitamin B content in milk but less in yogurts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.512-513</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931006v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy cows' diet has a marked impact on vitamin B content in milk but less in yogurts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">La supplémentation en vitamine E ou en extraits de plantes en peripartum contribue à réguler la réponse immunitaire des vaches laitières suite à des stimulations ex vivo du système immunitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Auzance</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.712</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748783v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation en vitamine E ou en extraits de plantes en peripartum contribue à réguler la réponse immunitaire des vaches laitières suite à des stimulations ex vivo du système immunitaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryline Lemarchand</w:t>
+                <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.394</w:t>
+              <w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918424v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Dou</w:t>
+                <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on redox and immune status in early lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829762v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Forage shortage affects performances, CH4 emissions and cheese quality in grass- or corn-fed cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
+              <w:t xml:space="preserve">74th Joint International Congress on Animal Science : Climate change, biodiversity and global sustainability of animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'événement est organisé par INRAE et l'Association française de zootechnie (AFZ), au nom de la Fédération européenne de zootechnie (EAAP), de l'Association mondiale de zootechnie (WAAP) et par France Génétique Élevage au nom d'Interbull., Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221497v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forage shortage affects performances, CH4 emissions and cheese quality in grass- or corn-fed cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on moduler les teneurs en vitamines B du lait chez les Ruminants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Joint International Congress on Animal Science : Climate change, biodiversity and global sustainability of animal production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'événement est organisé par INRAE et l'Association française de zootechnie (AFZ), au nom de la Fédération européenne de zootechnie (EAAP), de l'Association mondiale de zootechnie (WAAP) et par France Génétique Élevage au nom d'Interbull., Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du Réseau de Recherches International Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229892v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on moduler les teneurs en vitamines B du lait chez les Ruminants ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du Réseau de Recherches International Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Québec (CA), Canada</w:t>
+              <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884903v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of parity on metabolism, redox status and cytokines in early lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Auzance</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251333v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of parity on metabolism, redox status and cytokines in early lactating dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Perrine Poton</w:t>
+                <w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.995</w:t>
+              <w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218414v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeders of local cattle breeds take up the question of the intrinsic and extrinsic qualities of their meat in collaboration with researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.444-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial mechanisms at the root of B-vitamins status in plasma and milk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395430v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">Microbial mechanisms at the root of B-vitamins status in plasma and milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girard Cl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823848v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted status in B vitamins between dairy cows and goats fed various lipid supplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in nutritional strategies to alter the lipid fraction of ruminant milk for a healthier life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations des teneurs en vitamines B dans le lait de vache selon l'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation Transversale Glande Mammaire Lait du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Saint-Genès-Champanelle, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent synthesis of thiamin, riboflavin, vitamin B6 and vitamin B12 in rumen of lactating dairy cows fed 2 levels of nitrogen and 2 energy sources</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atouts des ressources prairiales pour les ruminants, au-delà de leur valeur alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Joint Annual Meeting (JAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Dairy Science Association (ADSA). USA., Jul 2014, Kansas City, United States. pp.923</w:t>
+              <w:t xml:space="preserve">Séminaire réseau Prairies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743478v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atouts des ressources prairiales pour les ruminants, au-delà de leur valeur alimentaire</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apparent synthesis of thiamin, riboflavin, vitamin B6 and vitamin B12 in rumen of lactating dairy cows fed 2 levels of nitrogen and 2 energy sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chouinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire réseau Prairies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">2014 Joint Annual Meeting (JAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Dairy Science Association (ADSA). USA., Jul 2014, Kansas City, United States. pp.923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792856v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riboflavin secretion in cow's milk varies according to diet composition and season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lempdes, France. pp.323-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Beta-carotène supplementationn and polymorphism at the BCMO1 locus on growth, body composition, breast meat quality and polymorphism of broiler chickens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Teneurs en composés d’intérêt nutritionnel des laits et viandes de ruminants : prédiction par différentes méthodes spectrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Bergame, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745245v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teneurs en composés d’intérêt nutritionnel des laits et viandes de ruminants : prédiction par différentes méthodes spectrales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of Beta-carotène supplementationn and polymorphism at the BCMO1 locus on growth, body composition, breast meat quality and polymorphism of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simoes Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Bergame, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210703v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition des margines issues de la production d'huile d'olive en vue d’une valorisation par la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation animale et qualité nutritionnelle du lait</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The rumen: a feed-deconstructing reactor fueling milk production and superintending its composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Sep 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9. International Symposium Milk Genomics and Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC)., Oct 2012, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744438v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services rendus par les prairies permanentes à la qualité des produits animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prairies Permanentes : de nouveaux atouts pour demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Paris, FRA., Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rumen: a feed-deconstructing reactor fueling milk production and superintending its composition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact de la supplémentation en béta-carotène et du polymorphisme au locus BCMO1 sur les performances, la qualité de la viande et le métabolisme du poulet de chair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium Milk Genomics and Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC)., Oct 2012, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Hadj Lakhdar de Batna. DZA., Oct 2012, Batna, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811038v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la supplémentation en béta-carotène et du polymorphisme au locus BCMO1 sur les performances, la qualité de la viande et le métabolisme du poulet de chair.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Alimentation animale et qualité nutritionnelle du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Hadj Lakhdar de Batna. DZA., Oct 2012, Batna, Algérie</w:t>
+              <w:t xml:space="preserve">Université d'été de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746089v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic content of forage, milk, whey and cheese from goats fed Avena sativa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pratiques agricoles et qualités nutritionnelles du lait et des produits laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Domenico Rufrano</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire "pratiques agricoles innovantes et qualités nutritionnelles des produits alimentaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Montreuil, France. 18 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749069v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du polymorphisme du gène BCMO1 et de l'apport en bétacarotène sur le métabolisme des caroténoïdes et la couleur du filet chez le poulet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cows' feeding and milk and dairy product sensory properties: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749619v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin B9 and B12 contents in cow milk according to production system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact du polymorphisme du gène BCMO1 et de l'apport en bétacarotène sur le métabolisme des caroténoïdes et la couleur du filet chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746215v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cows' feeding and milk and dairy product sensory properties: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Vitamin B9 and B12 contents in cow milk according to production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746053v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles et qualités nutritionnelles du lait et des produits laitiers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic control of BCMO-1 gene expression in chicken muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "pratiques agricoles innovantes et qualités nutritionnelles des produits alimentaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Montreuil, France. 18 diapositives</w:t>
+              <w:t xml:space="preserve">4th International Congress of Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802905v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of BCMO-1 gene expression in chicken muscle cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of milk and cheese produced in the Pélardon PDO production zone based on their phenolic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophilos Massouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress of Myology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748164v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoids, Vitamin A and E concentrations in Saint Nectaire cheeses according to process and season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of milk and cheese produced in the Pélardon PDO production zone based on their phenolic profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Influence de la composition botanique des prairies sur leur composition en microconstituants d intérêt : polyphénols, caroténoïdes, vitamines, et sur la composition des produits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
+              <w:t xml:space="preserve">Atelier du Réseau Prairie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506105v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la composition botanique des prairies sur leur composition en microconstituants d intérêt : polyphénols, caroténoïdes, vitamines, et sur la composition des produits.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Phenolic content of forage, milk, whey and cheese from goats fed Avena sativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Sepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Farrugia</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Claps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Rufrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du Réseau Prairie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810139v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequence for growth, carotenoid metabolism and breast meat colour of a polymorphism in the beta, beta-carotene 15, 15'-monooxygenase (BCMO-1) chicken gene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">BCMO-1 gene expression in chicken muscle cells in vitro is under genetic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752986v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the botanical diversity and development stage of mountain pastures on milk fatty acid composition, carotenoids, fat-soluble vitamins and sensory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Tornambé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des composés phénoliques dans le tractus digestif de la vache laitière en lactation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">In vitro study of the BCMO-1 expression in muscle cells : a potential role for the regulation of myogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2010, Tours, France. 967 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757339v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro study of the BCMO-1 expression in muscle cells : a potential role for the regulation of myogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+                <w:t xml:space="preserve">Devenir des composés phénoliques dans le tractus digestif de la vache laitière en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2010, Tours, France. 967 p</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754786v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCMO-1 gene expression in chicken muscle cells in vitro is under genetic control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Could 'minor' nutrients such as B vitamins alter major metabolic pathways in lactating dairy cow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Preynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metalolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756609v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could 'minor' nutrients such as B vitamins alter major metabolic pathways in lactating dairy cow?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Biodisponibilité des caroténoïdes alimentaires chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metalolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t>
+              <w:t xml:space="preserve">Forum filières ruminants DSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France. 34 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753651v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodisponibilité des caroténoïdes alimentaires chez la vache laitière</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Couleur et teneurs en caroténoïdes et vitamine A du plasma et du lait chez la vache au cours de la lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Troquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum filières ruminants DSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France. 34 diapositives</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813415v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couleur et teneurs en caroténoïdes et vitamine A du plasma et du lait chez la vache au cours de la lactation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pradel</w:t>
+                <w:t xml:space="preserve">Consequence for growth, carotenoid metabolism and breast meat colour of a polymorphism in the beta, beta-carotene 15, 15'-monooxygenase (BCMO-1) chicken gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757133v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du niveau de diversité floristique et de la composition botanique des pâturages sur la teneur et la composition en composés liposolubles des laits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Discrimination de laits obtenus avec différents régimes sur la base de leurs profils en composés phénoliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Paquet</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kerveillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753812v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la réduction de la fréquence de traite sur les concentrations en vitamines et caroténoïdes du lait de vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination de laits obtenus avec différents régimes sur la base de leurs profils en composés phénoliques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Viala</w:t>
+                <w:t xml:space="preserve">Effet du niveau de diversité floristique et de la composition botanique des pâturages sur la teneur et la composition en composés liposolubles des laits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Reynaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Besle</w:t>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756468v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of botanical composition of permanent grasslands and feeding practices in three regions of France on liposoluble components in cow milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in polyphenolic compounds in forages : amount and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Besle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation en composés phénoliques des fourrages : Teneur et composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Besle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des teneurs en micronutriments liposolubles du lait de vaches au cours de la période de pâturage sur deux systèmes prairiaux contrastés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Plant extracts rich in polyphenols and vitamin E protect cows fed an n-3 PUFA-rich diet against lipoperoxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Congrès de la Société Française de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Lille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751134v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant extracts rich in polyphenols and vitamin E protect cows fed an n-3 PUFA-rich diet against lipoperoxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Comparaison des teneurs en micronutriments liposolubles du lait de vaches au cours de la période de pâturage sur deux systèmes prairiaux contrastés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Congrès de la Société Française de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Lille, France. 1 p</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822938v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in cows' plasma and milk carotenoid concentrations following changes in carotenoid intake level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Calderón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du transfert des contaminants organiques vers le lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different forms of methionine on lactational performance of dairy cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evolution des teneurs en caroténoïdes et de la couleur du plasma et du lait de vache en début de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Calderón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Joint Annual Meeting ADSA-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755180v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des teneurs en caroténoïdes et de la couleur du plasma et du lait de vache en début de lactation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Teneur et composition en caroténoïdes des contenus digestifs et du plasma chez la vache au pâturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755961v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teneur et composition en caroténoïdes des contenus digestifs et du plasma chez la vache au pâturage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of different forms of methionine on lactational performance of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">2006 Joint Annual Meeting ADSA-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756253v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of ruminal escape and metabolizable methionine values of 2-hydroxy-4 (methylthio) butanoic acid (HMB) as a function of dose and mode of supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting of ADSA/ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Cincinnatti, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the site of absorption and metabolism of HMBi and HMB in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 Joint Annual Meeting ADAS-ASAS-PSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid metabolism in liver slices : A comparison between the rat and pre-ruminant calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of The French-Polish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary coconut oil on the hepatic synthesis of apolipoprotein B, microsomal triacylglycerol transfer protein and LDL-receptor in the preruminant calf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Effects of dietary coconut oil on blood transport and in vivo hepatic metabolism of fatty acids in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFN-BNS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Nancy, France. n.p</w:t>
+              <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02839307v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleate oxidation by liver slices taken from preruminant calves fed a milk replacer containing beef tallow or coconut oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary coconut oil on blood transport and in vivo hepatic metabolism of fatty acids in the preruminant calf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Effects of dietary coconut oil on the density distribution and the chemical composition of plasma lipoproteins in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02839319v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary coconut oil on the density distribution and the chemical composition of plasma lipoproteins in the preruminant calf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Effects of dietary coconut oil on the hepatic synthesis of apolipoprotein B, microsomal triacylglycerol transfer protein and LDL-receptor in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
+              <w:t xml:space="preserve">Congrès AFN-BNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Nancy, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837270v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation de l'oléate par des explants en survie issus de foie de veaux préruminants recevant un aliment lacté à base de suif ou d'huile de coprah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'huile de coprah sur le transport sanguin et le métabolisme hépatique in vivo des acides gras chez le veau préruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'huile de coprah sur la distribution et la composition des lipoprotéines plasmatiques chez le veau préruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pechery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of insulin regulatable glucose transporter in bovine muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Insulin-regulatable glucose transporter in bovine muscle : Characterization and nutritional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Vermorel</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de nutrition animale et humaine organisé par l'Association française de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1994, Tours, France</w:t>
+              <w:t xml:space="preserve">13. Symposium on Energy Metabolism of farm animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Majacar, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773847v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-regulatable glucose transporter in bovine muscle : Characterization and nutritional regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Nutritional regulation of insulin regulable glucose transporter in bovine muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Ferre</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Symposium on Energy Metabolism of farm animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Majacar, Spain</w:t>
+              <w:t xml:space="preserve">Symposium on animal and human nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1994, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774047v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02844628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of insulin regulable glucose transporter in bovine muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Nutritional regulation of insulin regulatable glucose transporter in bovine muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on animal and human nutrition</w:t>
+              <w:t xml:space="preserve">Symposium de nutrition animale et humaine organisé par l'Association française de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02844628v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation strategies to manage summer forage shortages improve animal performance and better maintain milk and cheese quality in grass- versus corn-based dairy systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M.G. Bloor</w:t>
+                <w:t xml:space="preserve">Rumen microbiota and dietary effects on B vitamins in milk and blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05071015v1</w:t>
+              <w:t xml:space="preserve">74ème conférence annuelle de la Société canadienne des microbiologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances d’abattage et caractéristiques de la viande de veaux rosés de la race locale Maraîchine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Pousin</w:t>
+                <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on immune and mammary epithelium integrity after a LPS challenge in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Signoret</w:t>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Reis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04551431v1</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.603, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of parity and week after calving on the metabolic, redox and immune status of dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterization of the milk of two local breeds of cows: the Bretonne Pie Noir and Froment du Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04628706v1</w:t>
+              <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand (FRA), France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does finishing duration on lucerne pasture influence the muscle and fat spectro-colorimetric properties and dorsal fat firmness in lambs?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Potential health value of alternative plant resources explored as feed for ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04762154v1</w:t>
+              <w:t xml:space="preserve">30th EGF general meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leeuwardeen, Netherlands. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage des bovins de race Maraîchine et qualité de la viande de bœuf</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Meteau</w:t>
+                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04028066v1</w:t>
+              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of production conditions on goat milk vitamin, carotenoid contents and colour indices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+                <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ronholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03935841v1</w:t>
+              <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, 32, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Diversity of practices and advisors in mineral and vitamin supplementation of dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04237667v1</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.719, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récentes avancées sur les facteurs de variation des concentrations en vitamines du lait chez les ruminants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular species of sphingomyelins and ceramides in dairy products vary according to cow diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03800999v1</w:t>
+              <w:t xml:space="preserve">ISSFAL 15th International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin B2 concentration in cow milk: Quantification by a new UHPLC method and prediction by visible and near-infrared spectral analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of grazing dairy system and breed on monthly variation of milk minerals and heat stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Horan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03108971v1</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Book of abstracts, 28, pp.339, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and approaches to estimate B vitamin status in dairy cows: Knowledge, gaps and advances</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do microRNAs survive the technological processes of making cow’s dairy products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02860672v1</w:t>
+              <w:t xml:space="preserve">19th Annual International Symposium on Milk Science and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, DAVIS, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common and diet-specific metabolic pathways underlying residual feed intake in fattening Charolais yearling bulls</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterization of milk goat composition according to feeding systems in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03508382v1</w:t>
+              <w:t xml:space="preserve">70th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du lait de deux races locales de vaches : la Bretonne Pie Noir et la Froment du Léon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Combination of rumen peripheral parameters to detect sub-acute ruminal acidosis in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03374430v1</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cambridge, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover crops as alternative forages for ruminants: nutritive characteristics, in vitro digestibility, methane and ammonia production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nutritive composition, carotenoid, tocopherol and tannin contents of cover crops used as forage plants for ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02569981v1</w:t>
+              <w:t xml:space="preserve">12. International Meeting on Mountain Cheese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padova, Italy. 164p, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoid, Tocopherol, and Phenolic Compound Content and Composition in Cover Crops Used as Forage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Variations des teneurs en riboflavine du lait de vache selon les conditions de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02900610v1</w:t>
+              <w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. , Cahiers de Nutrition et de Diététique, 48, pp.S57-S58, 2013, 11. Journées Francophones de Nutrition. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70361-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of increasing amounts of extruded linseed in the diet on apparent ruminal synthesis of some B vitamins in dairy cows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nutrigenetics of carotenoid metabolism in the chicken : a polymorphism at the BCMO1 locus affects the response to dietary β-carotene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02553021v1</w:t>
+              <w:t xml:space="preserve">19th European Symposium on Poultry Nutrition (ESPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Potsdam, Germany. 2013, Proceedings 19th European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative hierarchy of farming practices affecting the fatty acid composition of permanent grasslands and of the derived bulk milk</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparaison of lipoprotein lipase and GLUT4 gene expression in oxidative muscles between preruminant and ruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...7538 lines deleted...]
-                <w:t xml:space="preserve">hal-00899709v1</w:t>
+              <w:t xml:space="preserve">Réunion de la Société Française de Biochimie et Biologie Moléculaire "PPARS, Nutriments et Xénobiotiques Médiateurs de la Régulation Cellulaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Dijon, France. 2 p., 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan final de l'activité des actions de la FRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération des Recherches en Environnement. 2024, 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.1.1b-2. Final report on the long term effect of different oilseed supplementation of cow diets on the nutritional and sensorial quality of milk and animal health after two lactations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FOOD-CT-2006-016264, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20431,91 +20565,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre le statut en micronutriments des ruminants et leurs performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. université clermont auvergne, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04753247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20525,323 +20659,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la nature du fourrage sur la qualité nutritionnelle du lait de chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kocken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on manger 100% végétal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Hadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des teneurs en composés d'intérêt nutritionnel des Fromages AOP Bleu d'Auvergne, Fourme d'Ambert et Cantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 51 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20851,1484 +20985,1484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports en minéraux, en vitamines et en eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Minerals, vitamins and water supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-96, 2018, 978-2-7592-2867-6</w:t>
+              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.79-88, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791369v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minerals, vitamins and water requirements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Besoins en minéraux, en vitamines et en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Meschy</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.139-147, 2018, 978-90-8686-292-4</w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-167, 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928219v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins en minéraux, en vitamines et en eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Minerals, vitamins and water requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Meschy</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.157-167, 2018, 978-2-7592-2867-6</w:t>
+              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.139-147, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790669v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minerals, vitamins and water supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les apports en minéraux, en vitamines et en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.79-88, 2018, 978-90-8686-292-4</w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-96, 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928231v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B vitamins in cow milk : their relevance to hulman health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane L. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy in human health and disease across the lifespan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press - Elsevier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition et qualité des produits animaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Chapitre 2 : Les liens entre les conditions de production et les composés d'intérêt nutritionnel du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les filières animales françaises</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 527 p., 2014, Collection Synthèse Agriole</w:t>
+              <w:t xml:space="preserve">Composés d'intérêt nutritionnel du lait et des fromages de terroir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Filières Fromagères Valorisant leur Terroir, 114 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210587v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2 : Les liens entre les conditions de production et les composés d'intérêt nutritionnel du lait</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Chapitre 1 : Les composés du lait et leur intérêt nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composés d'intérêt nutritionnel du lait et des fromages de terroir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Filières Fromagères Valorisant leur Terroir, 114 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210858v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1 : Les composés du lait et leur intérêt nutritionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Composition et qualité des produits animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composés d'intérêt nutritionnel du lait et des fromages de terroir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Filières Fromagères Valorisant leur Terroir, 114 p., 2014</w:t>
+              <w:t xml:space="preserve">Les filières animales françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1ère Ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 527 p., 2014, Collection Synthèse Agriole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210857v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamins in milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milk and dairy products in human nutrition : production, composition and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, 728 p., 2013, 978-0-470-67418-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of carotenoids, retinol and tocopherols in milk and dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitamin A and carotenoids: Chemistry, analysis, function and effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, 583 p., 2012, Food and Nutritional Components in Focus, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781849735506-00332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Azaïs-Braesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Dairy Sciences, Second Edition, Vol 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamins naturally occuring in bovine milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of milk: Improving quality in milk products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 189, Woodhead Publishing Ltd, 2010, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978 1 84569 806 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the level of vitamins in milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of milk, Volume 2: Improving quality in milk products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 189, Woodhead Publishing Ltd, 2010, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-943-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1533/9781845699437.2.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22338,100 +22472,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme hépatique des triglycérides chez le veau préruminant : Synthèse, stockage, et sécrétion sous forme de lipoprotéines de très faible densité. Effets d'un régime lacté à base d'huile de coprah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02842475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22441,161 +22575,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la nature des acides gras de l'aliment lacté sur la sécrétion hépatique des lipoprotéines de trés basse densité (VLDL) et l'utilisation tissulaire de leurs acides gras chez le veau de boucherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId506"/>
+      <w:footerReference w:type="default" r:id="rId511"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22742,51 +22876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Chaabouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04932154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Girard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70361-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290605v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Telly Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalonde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaabouni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Cl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738156v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gervais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chouinard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739841v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745245v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simoes Nunes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750255v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Aggoun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Duriot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arhab" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744438v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744654v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749069v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sepe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Claps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rufrano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749619v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802905v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748164v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750417v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chatelard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepetit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gkouma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophilos Massouras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810139v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757398v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tornamb&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loiseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757339v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753651v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Preynat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757133v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troquier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756468v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerveillant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754174v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754335v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756984v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751134v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822938v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752529v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Calder&#243;n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757703v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755180v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759977v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Robert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760779v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838233v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834412v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839319v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picherit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840329v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834418v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836997v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pechery" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773847v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844628v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551431v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Boutifard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628706v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24706" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762154v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101361" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935841v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100683" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800999v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.7080" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108971v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128310" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860672v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.05.021" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508382v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03678-x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374430v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4648" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569981v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Portelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an19091" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900610v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01144" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553021v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaudet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chouinard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000671" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900620v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Renna" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Lussiana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114561" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02585998v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soulat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Labonne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050592" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627421v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001629" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623157v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16138" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624845v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uijttewaal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607105v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625075v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03503" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595497v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.08.016" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607616v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Macari" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.05.013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635126v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Arhab" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Barkat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.034" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC76CVCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632041v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gervais" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10521" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575788v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.07.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729320v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014825" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629760v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2014-0011" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631929v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000312" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645651v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochut" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.04.072" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642658v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643537v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000726" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646114v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645351v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sibra" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5272" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647864v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5240" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663773v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3594-y" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6P78LFP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653260v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662157v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1000293" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668694v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2087" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660268v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653803v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-630" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654070v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0264" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658419v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Matte" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Desrochers" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Doepel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-718" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655032v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72485-7" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665490v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.06.018" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678770v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)73049-6" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676342v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73525-0" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671590v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675185v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Samson-Bouma" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2001361" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694227v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696353v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687699v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697763v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.jbchem.a022421" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-91B91SXQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900260v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693083v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900181v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900180v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687759v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivecrona" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697456v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688792v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900182v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688087v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689508v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686706v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696306v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689827v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686707v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689286v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684139v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899847v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686066v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687772v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepetit" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699739v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899709v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Hocauette" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bornes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermorel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976582v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816077v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753247v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945427v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kocken" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mini&#232;re" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785646v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Hadida" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804598v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791369v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928219v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meschy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790669v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928231v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605287v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane L. Girard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210587v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/productions-animales/les-filieres-animales-francaises/ellies/descriptif-9782743015091" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210858v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210857v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806018v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810048v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849735506-00332" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00BCC6B3C4E2906FDED95FF6637C60F8BE7625CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809920v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauvant" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aza&#239;s-Braesco" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814055v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821219v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845699437.2.229" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842475v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838264v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Boutifard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101361" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.7080" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.05.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128310" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03678-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Chaabouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4648" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chouinard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Renna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Lussiana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114561" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02585998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soulat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Labonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050592" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01144" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001629" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Portelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an19091" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uijttewaal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03503" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.08.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607616v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Macari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.05.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607105v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Aggoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Arhab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Barkat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC76CVCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gervais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10521" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575788v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.07.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729320v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014825" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629760v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2014-0011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000312" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.04.072" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000726" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647864v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5240" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sibra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5272" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Duriot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663773v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3594-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6P78LFP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653260v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1000293" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668694v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2087" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658419v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Matte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Desrochers" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Doepel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-718" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Calder&#243;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0264" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-630" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665490v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.06.018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72485-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678770v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)73049-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676342v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73525-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675185v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Samson-Bouma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2001361" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694227v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687699v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697763v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.jbchem.a022421" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-91B91SXQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696353v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687759v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivecrona" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900180v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picherit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900181v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697456v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688087v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688792v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900182v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693083v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689827v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696306v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686707v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689508v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pechery" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686706v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686066v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687772v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepetit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899847v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899709v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Hocauette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bornes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermorel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699739v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290605v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Telly Diallo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931006v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalonde" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918424v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714203v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884903v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218414v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960127v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaabouni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395430v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Cl" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738156v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792856v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743478v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gervais" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chouinard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739841v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210703v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745245v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simoes Nunes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750255v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arhab" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811038v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744654v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746089v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744438v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802905v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746053v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749619v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746215v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748164v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506105v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gkouma" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophilos Massouras" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750417v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chatelard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepetit" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810139v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749069v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sepe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Claps" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rufrano" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756609v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757398v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tornamb&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loiseau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754786v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757339v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753651v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Preynat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813415v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757133v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troquier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752986v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756468v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerveillant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753342v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753812v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paquet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754174v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754335v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756984v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822938v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751134v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752529v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757703v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755961v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756253v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755180v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759977v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760779v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838233v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839319v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834412v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837270v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839307v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840329v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834418v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836997v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774047v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844628v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713970v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624497v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650806v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286514v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manoli" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barbier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04932154v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jost" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734326v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606343v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745320v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70361-4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749156v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837253v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976582v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816077v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753247v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945427v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kocken" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mini&#232;re" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785646v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Hadida" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804598v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928231v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meschy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790669v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928219v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791369v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605287v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane L. Girard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210858v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210857v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210587v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/productions-animales/les-filieres-animales-francaises/ellies/descriptif-9782743015091" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806018v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810048v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849735506-00332" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00BCC6B3C4E2906FDED95FF6637C60F8BE7625CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809920v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauvant" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aza&#239;s-Braesco" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814055v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821219v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845699437.2.229" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842475v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838264v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>