--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 20 (4), pp.101799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1682,827 +1682,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of increasing amounts of extruded linseed in the diet on apparent ruminal synthesis of some B vitamins in dairy cows</w:t>
+                <w:t xml:space="preserve">Cover crops as alternative forages for ruminants: nutritive characteristics, in vitro digestibility, methane and ammonia production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Beaudet</w:t>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gervais</w:t>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chouinard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Josiane Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (6), pp.823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731120000671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/an19091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553021v1</w:t>
+                <w:t xml:space="preserve">hal-02569981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative hierarchy of farming practices affecting the fatty acid composition of permanent grasslands and of the derived bulk milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carotenoid, Tocopherol, and Phenolic Compound Content and Composition in Cover Crops Used as Forage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Renna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Bany</w:t>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2020.114561⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (23), pp.6286-6296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c01144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900620v1</w:t>
+                <w:t xml:space="preserve">hal-02900610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Potential Abilities of Three Spectroscopy Methods: Near-Infrared, Mid-Infrared, and Molecular Fluorescence, to Predict Carotenoid, Vitamin and Fatty Acid Contents in Cow Milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of increasing amounts of extruded linseed in the diet on apparent ruminal synthesis of some B vitamins in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Soulat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">P. Chouinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril C. Labonne</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9050592⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120000671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02585998v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoid, Tocopherol, and Phenolic Compound Content and Composition in Cover Crops Used as Forage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative hierarchy of farming practices affecting the fatty acid composition of permanent grasslands and of the derived bulk milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Renna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Lussiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+                <w:t xml:space="preserve">Didier Bany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c01144⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2020.114561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900610v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of non-invasive indicators to detect dairy cows submitted to high-starch-diet challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the Potential Abilities of Three Spectroscopy Methods: Near-Infrared, Mid-Infrared, and Molecular Fluorescence, to Predict Carotenoid, Vitamin and Fatty Acid Contents in Cow Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Villot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Christiane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bodin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Cyril C. Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119001629⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9050592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627421v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02585998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover crops as alternative forages for ruminants: nutritive characteristics, in vitro digestibility, methane and ammonia production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+                <w:t xml:space="preserve">Combinations of non-invasive indicators to detect dairy cows submitted to high-starch-diet challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josiane Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (6), pp.823. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.388-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/an19091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119001629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569981v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted effects of dietary extruded linseed supplementation on carotenoid and liposoluble vitamin status in lactating Holstein or Montbéliarde cows fed hay or corn silage</w:t>
               </w:r>
@@ -2711,935 +2711,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t>
+                <w:t xml:space="preserve">Milk fat globule in ruminant: Major and minor compounds, nutritional regulation and differences among species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (17), pp.4580. </w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201700039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901455v1</w:t>
+                <w:t xml:space="preserve">hal-02625373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat globule in ruminant: Major and minor compounds, nutritional regulation and differences among species</w:t>
+                <w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Delosière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (17), pp.4580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201700039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625373v1</w:t>
+                <w:t xml:space="preserve">hal-01901455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of biological markers of feed efficiency in young bulls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance des produits issus de bovins au pâturage sur les apports nutritionnels et la santé du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Froidmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230, pp.131-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625075v1</w:t>
+                <w:t xml:space="preserve">hal-01607105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butter serums and buttermilks as sources of bioactive lipids from the milk fat globule membrane: Differences in their lipid composition and potentialities of cow diet to increase n -3 PUFA</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploration of biological markers of feed efficiency in young bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 100 part1, pp.864-872. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (45), pp.9817-9827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b03503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595497v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen stable isotope and carotenoid pigments signatures in the meat as tools to trace back the diet: comparsion between two sheep breeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
+                <w:t xml:space="preserve">Butter serums and buttermilks as sources of bioactive lipids from the milk fat globule membrane: Differences in their lipid composition and potentialities of cow diet to increase n -3 PUFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefani Macari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2017.05.013⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 part1, pp.864-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607616v1</w:t>
+                <w:t xml:space="preserve">hal-01595497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-carotene preferentially regulates chicken myoblast proliferation withdrawal and differentiation commitment via BCO1 activity and retinoic acid production.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sultan Al Ahmadieh</w:t>
+                <w:t xml:space="preserve">Nitrogen stable isotope and carotenoid pigments signatures in the meat as tools to trace back the diet: comparsion between two sheep breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Voldoire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefani Macari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2017.06.011⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2017.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607342v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des produits issus de bovins au pâturage sur les apports nutritionnels et la santé du consommateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beta-carotene preferentially regulates chicken myoblast proliferation withdrawal and differentiation commitment via BCO1 activity and retinoic acid production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultan Al Ahmadieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Duru</w:t>
+                <w:t xml:space="preserve">Emilien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bastien</w:t>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Froidmont</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 358 (2), pp.140-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2017.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607105v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive mill wastewater microconstituents composition according to olive variety and extraction process</w:t>
               </w:r>
@@ -3651,64 +3651,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Barkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4290,64 +4290,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (12), pp.2079-2088. </w:t>
@@ -4379,286 +4379,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise par l'alimentation des teneurs en acides gras et en composés vitaminiques du lait de vache</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of quinoline, carboline and glycinamide compounds in cow milk using HRMS and NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141 (3), pp.1888-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.04.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642658v1</w:t>
+                <w:t xml:space="preserve">hal-02645651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of quinoline, carboline and glycinamide compounds in cow milk using HRMS and NMR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maîtrise par l'alimentation des teneurs en acides gras et en composés vitaminiques du lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.177-192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645651v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-chain fatty acids differentially alter lipogenesis in bovine and caprine mammary slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,51 +4666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80 (1), pp.89-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4738,420 +4738,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mutation in the promoter of the chicken β,β-carotene 15,15′-monooxygenase 1 gene alters xanthophyll metabolism through a selective effect on its mRNA abundance in the breast muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations des teneurs en micronutriments de l'herbe des prairies de moyenne montagne et transfert au lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
+                <w:t xml:space="preserve">Mathilde Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209, pp.59-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647864v1</w:t>
+                <w:t xml:space="preserve">hal-02646114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication of cow feeding and geographic origin on milk using visible and near-infrared spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+                <w:t xml:space="preserve">A mutation in the promoter of the chicken β,β-carotene 15,15′-monooxygenase 1 gene alters xanthophyll metabolism through a selective effect on its mRNA abundance in the breast muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Sibra</w:t>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 95 (10), pp.5544-4451. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (12), pp.4280-4288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2011-5272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645351v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations des teneurs en micronutriments de l'herbe des prairies de moyenne montagne et transfert au lait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Authentication of cow feeding and geographic origin on milk using visible and near-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Piquet</w:t>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Duriot</w:t>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pradel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hulin</w:t>
+                <w:t xml:space="preserve">C Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (10), pp.5544-4451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-5272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646114v1</w:t>
+                <w:t xml:space="preserve">hal-02645351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous quantification of carotenoids, retinol, and tocopherols in forages, bovine plasma, and milk: validation of a novel UPLC method</w:t>
               </w:r>
@@ -5361,51 +5361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5508,51 +5508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5655,51 +5655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 199, pp.291-310</w:t>
@@ -5722,684 +5722,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary supplements of folic acid and vitamin B12 on metabolism of dairy cows in early lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations in carotenoids, vitamins A and E, and color in cow's plasma and milk during late pregnancy and the first three months of lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Calderón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Palin</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 90 (7), pp.3442-3455. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2006-718⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 90 (5), pp.2335-2346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2006-630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658419v1</w:t>
+                <w:t xml:space="preserve">hal-02653803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in carotenoids, vitamins A and E, and color in cow's plasma and milk following a shift from hay diet to diets containing increasing levels of carotenoids and vitamin E</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary supplements of folic acid and vitamin B12 on metabolism of dairy cows in early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Desrochers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Doepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Calderón</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Marie-France Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 90 (12), pp.5651-5664. </w:t>
+              <w:t xml:space="preserve">, 2007, 90 (7), pp.3442-3455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2007-0264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2006-718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654070v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in carotenoids, vitamins A and E, and color in cow's plasma and milk during late pregnancy and the first three months of lactation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Variations in carotenoids, vitamins A and E, and color in cow's plasma and milk following a shift from hay diet to diets containing increasing levels of carotenoids and vitamin E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Calderón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 90 (5), pp.2335-2346. </w:t>
+              <w:t xml:space="preserve">, 2007, 90 (12), pp.5651-5664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2006-630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2007-0264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653803v1</w:t>
+                <w:t xml:space="preserve">hal-02654070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoids for ruminants: From forages to dairy products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">Effect of different forms of methionine on lactational performance of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Grolier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2006.06.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (11), pp.4387-4394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72485-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665490v1</w:t>
+                <w:t xml:space="preserve">hal-02655032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different forms of methionine on lactational performance of dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+                <w:t xml:space="preserve">Carotenoids for ruminants: From forages to dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 89 (11), pp.4387-4394. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 131, pp.418-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72485-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2006.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02655032v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methionine availability in plasma of dairy cows supplemented with methionine hydroxy analog isopropyl ester</w:t>
               </w:r>
@@ -6411,51 +6411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 88 (10), pp.3640-3649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6502,64 +6502,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small intestine and liver microsomal triacyglycerol transfer protein in the bovine and rat: Effects of dietary coconut oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6600,321 +6600,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary coconut oil on apolipoprotein B synthesis and VLDL secretion by calf liver slices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+                <w:t xml:space="preserve">Weaning affects lipoprotein lipase activity and gene expression in adipose tissues and in masseter but not in other muscles of the calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Samson-Bouma</w:t>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 86 (1), pp.13-19. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 86 (4), pp.433-441</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675185v1</w:t>
+                <w:t xml:space="preserve">hal-02671590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaning affects lipoprotein lipase activity and gene expression in adipose tissues and in masseter but not in other muscles of the calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary coconut oil on apolipoprotein B synthesis and VLDL secretion by calf liver slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Vermorel</w:t>
+                <w:t xml:space="preserve">M.E. Samson-Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 86 (4), pp.433-441</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 86 (1), pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN2001361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671590v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of milk diets containing beef tallow or coconut oil on the fatty acid metabolism of liver slices from preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6946,890 +6946,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid metabolism in liver slices : A comparison between the rat and pre-ruminant calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport sanguin et métabolisme tissulaire des lipides chez le veau de boucherie. Effets du remplacement de suif par de l'huile de coprah dans l'aliment d'allaitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39 (1), pp.86</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (4), pp.273-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687699v1</w:t>
+                <w:t xml:space="preserve">hal-02696353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolipoprotein B production and very low density lipoprotein secretion by calf liver slices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Fatty acid metabolism in liver slices : A comparison between the rat and pre-ruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.E. Samson-Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (1), pp.86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.jbchem.a022421⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02697763v1</w:t>
+                <w:t xml:space="preserve">hal-02687699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid metabolism in liver slices: a comparison between the rat and preruminant calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apolipoprotein B production and very low density lipoprotein secretion by calf liver slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Samson-Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 126 (1), pp.188-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.jbchem.a022421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900260v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport sanguin et métabolisme tissulaire des lipides chez le veau de boucherie. Effets du remplacement de suif par de l'huile de coprah dans l'aliment d'allaitement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatty acid metabolism in liver slices: a comparison between the rat and preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 12 (4), pp.273-285</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (1), pp.86-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696353v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipoprotein lipase activity and mRNA levels in bovine tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Effects of dietary coconut oil on blood transport and in vivo hepatic metabolism of fatty acids in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Olivecrona</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 121, pp.85-96</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687759v1</w:t>
+                <w:t xml:space="preserve">hal-02693083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary coconut oil on blood transport and in vivo hepatic metabolism of fatty acids in the preruminant calf</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">Lipoprotein lipase activity and mRNA levels in bovine tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Picherit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+                <w:t xml:space="preserve">T. Olivecrona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.203-204</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 121, pp.85-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900180v1</w:t>
+                <w:t xml:space="preserve">hal-02687759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleate oxidation by liver slices taken from preruminant calves fed a milk replacer containing beef tallow or coconut oil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary coconut oil on blood transport and in vivo hepatic metabolism of fatty acids in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.204-205</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900181v1</w:t>
+                <w:t xml:space="preserve">hal-00900180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleate oxidation by liver slices taken from preruminant calves fed a milk replacer containing beef tallow or coconut oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7837,1174 +7850,1161 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (2), pp.204-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697456v1</w:t>
+                <w:t xml:space="preserve">hal-00900181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary coconut oil on the density distribution and the chemical composition of plasma lipoproteins in the preruminant calf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Oleate oxidation by liver slices taken from preruminant calves fed a milk replacer containing beef tallow or coconut oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.205</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.204-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688087v1</w:t>
+                <w:t xml:space="preserve">hal-02697456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid metabolism and very low density lipoprotein secretion in liver slices from rats and preruminant calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary coconut oil on the density distribution and the chemical composition of plasma lipoproteins in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 124 (6), pp.1212-1219</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688792v1</w:t>
+                <w:t xml:space="preserve">hal-02688087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary coconut oil on the density distribution and the chemical composition of plasma lipoproteins in the preruminant calf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Fatty acid metabolism and very low density lipoprotein secretion in liver slices from rats and preruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.205-205</w:t>
+              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 124 (6), pp.1212-1219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900182v1</w:t>
+                <w:t xml:space="preserve">hal-02688792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary coconut oil on blood transport and in vivo hepatic metabolism of fatty acids in the preruminant calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary coconut oil on the density distribution and the chemical composition of plasma lipoproteins in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.203-204</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.205-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693083v1</w:t>
+                <w:t xml:space="preserve">hal-00900182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et stockage des triglycérides par le foie</w:t>
+                <w:t xml:space="preserve">Effets de l'huile de coprah sur le transport sanguin et le métabolisme hépatique in vivo des acides gras chez le veau préruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 32 (4), pp.233-241</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (4), pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689827v1</w:t>
+                <w:t xml:space="preserve">hal-02686706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaning marginally affects glucose transporter (GLUT4) expression in calf muscles and adipose tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+                <w:t xml:space="preserve">Effets de l'huile de coprah sur la distribution et la composition des lipoprotéines plasmatiques chez le veau préruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pechery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 78, pp.251-271</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (4), pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696306v1</w:t>
+                <w:t xml:space="preserve">hal-02689508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation de l'oléate par des explants en survie issus de foie de veaux préruminants recevant un aliment lacté à base de suif ou d'huile de coprah</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production et stockage des triglycérides par le foie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 11 (4), pp.291</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 32 (4), pp.233-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686707v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'huile de coprah sur la distribution et la composition des lipoprotéines plasmatiques chez le veau préruminant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+                <w:t xml:space="preserve">Weaning marginally affects glucose transporter (GLUT4) expression in calf muscles and adipose tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pechery</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 11 (4), pp.301</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78, pp.251-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689508v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'huile de coprah sur le transport sanguin et le métabolisme hépatique in vivo des acides gras chez le veau préruminant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxydation de l'oléate par des explants en survie issus de foie de veaux préruminants recevant un aliment lacté à base de suif ou d'huile de coprah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 11 (4), pp.301</w:t>
+              <w:t xml:space="preserve">, 1997, 11 (4), pp.291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686706v1</w:t>
+                <w:t xml:space="preserve">hal-02686707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle glucose transporter (GLUT-4) protein is decreased in lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Balage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9036,3375 +9036,3375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of VLDL synthesis and secretion in the liver</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipoprotein lipase activity and gene expression in heart and skeletal muscles in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 36, pp.375-389</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 55 (1A), pp.A18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686066v1</w:t>
+                <w:t xml:space="preserve">hal-02684139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-sensitive glucose transporter transcript levels in calf muscles assessed with a bovine glut4 cDNA fragment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Regulation of VLDL synthesis and secretion in the liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 28 (7), pp.795-806</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36 (4), pp.375-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687772v1</w:t>
+                <w:t xml:space="preserve">hal-00899847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipoprotein lipase activity and gene expression in heart and skeletal muscles in the preruminant calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of VLDL synthesis and secretion in the liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 55 (1A), pp.A18</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36, pp.375-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684139v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of VLDL synthesis and secretion in the liver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">Insulin-sensitive glucose transporter transcript levels in calf muscles assessed with a bovine glut4 cDNA fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 36 (4), pp.375-389</w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28 (7), pp.795-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899847v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional regulation of insulin regulable glucose transporter in bovine muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jf Hocauette</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Vermorel</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 34 (6), pp.628-629</w:t>
+              <w:t xml:space="preserve">, 1994, 6, pp.628-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899709v1</w:t>
+                <w:t xml:space="preserve">hal-02699739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional regulation of insulin regulable glucose transporter in bovine muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Bornes</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Hocauette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Vermorel</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 6, pp.628-629</w:t>
+              <w:t xml:space="preserve">, 1994, 34 (6), pp.628-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699739v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of forage conservation on carotenoid and tocopherol content and composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of forage conservation on total phenolic concentration and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Telly Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FBN, Sep 2025, Rostock-Warnemünde, Germany. pp.190</w:t>
+              <w:t xml:space="preserve">31st General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Evora (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290605v1</w:t>
+                <w:t xml:space="preserve">hal-05614153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices and advices provided to farmers in mineral and vitamin supplementation. A sociotechnical study in Auvergne Rhone-Alpes French dairy farms.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Effect of forage conservation on carotenoid and tocopherol content and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Telly Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.512-513</w:t>
+              <w:t xml:space="preserve">8. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FBN, Sep 2025, Rostock-Warnemünde, Germany. pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931006v1</w:t>
+                <w:t xml:space="preserve">hal-05290605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy cows' diet has a marked impact on vitamin B content in milk but less in yogurts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+                <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on redox and immune status in early lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.712</w:t>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748783v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation en vitamine E ou en extraits de plantes en peripartum contribue à réguler la réponse immunitaire des vaches laitières suite à des stimulations ex vivo du système immunitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Corset</w:t>
+                <w:t xml:space="preserve">Practices and advices provided to farmers in mineral and vitamin supplementation. A sociotechnical study in Auvergne Rhone-Alpes French dairy farms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryline Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.394</w:t>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.512-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918424v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Dou</w:t>
+                <w:t xml:space="preserve">Dairy cows' diet has a marked impact on vitamin B content in milk but less in yogurts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829762v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on redox and immune status in early lactating dairy cows</w:t>
+                <w:t xml:space="preserve">La supplémentation en vitamine E ou en extraits de plantes en peripartum contribue à réguler la réponse immunitaire des vaches laitières suite à des stimulations ex vivo du système immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.999</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714203v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forage shortage affects performances, CH4 emissions and cheese quality in grass- or corn-fed cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Joint International Congress on Animal Science : Climate change, biodiversity and global sustainability of animal production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'événement est organisé par INRAE et l'Association française de zootechnie (AFZ), au nom de la Fédération européenne de zootechnie (EAAP), de l'Association mondiale de zootechnie (WAAP) et par France Génétique Élevage au nom d'Interbull., Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229892v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on moduler les teneurs en vitamines B du lait chez les Ruminants ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du Réseau de Recherches International Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Québec (CA), Canada</w:t>
+              <w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884903v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Auzance</w:t>
+                <w:t xml:space="preserve">Forage shortage affects performances, CH4 emissions and cheese quality in grass- or corn-fed cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
+              <w:t xml:space="preserve">74th Joint International Congress on Animal Science : Climate change, biodiversity and global sustainability of animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'événement est organisé par INRAE et l'Association française de zootechnie (AFZ), au nom de la Fédération européenne de zootechnie (EAAP), de l'Association mondiale de zootechnie (WAAP) et par France Génétique Élevage au nom d'Interbull., Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251333v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of parity on metabolism, redox status and cytokines in early lactating dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on moduler les teneurs en vitamines B du lait chez les Ruminants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.995</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du Réseau de Recherches International Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218414v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Effects of parity on metabolism, redox status and cytokines in early lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221497v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeders of local cattle breeds take up the question of the intrinsic and extrinsic qualities of their meat in collaboration with researchers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+                <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.444-448</w:t>
+              <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960127v1</w:t>
+                <w:t xml:space="preserve">hal-04251333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">Breeders of local cattle breeds take up the question of the intrinsic and extrinsic qualities of their meat in collaboration with researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.444-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823848v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial mechanisms at the root of B-vitamins status in plasma and milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girard Cl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted status in B vitamins between dairy cows and goats fed various lipid supplements</w:t>
+                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fougere</w:t>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738156v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in nutritional strategies to alter the lipid fraction of ruminant milk for a healthier life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Contrasted status in B vitamins between dairy cows and goats fed various lipid supplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734853v1</w:t>
+                <w:t xml:space="preserve">hal-02738156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations des teneurs en vitamines B dans le lait de vache selon l'alimentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advances in nutritional strategies to alter the lipid fraction of ruminant milk for a healthier life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation Transversale Glande Mammaire Lait du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saint-Genès-Champanelle, France. 1 p</w:t>
+              <w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796787v1</w:t>
+                <w:t xml:space="preserve">hal-02734853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations des teneurs en vitamines B dans le lait de vache selon l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">Animation Transversale Glande Mammaire Lait du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saint-Genès-Champanelle, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743820v1</w:t>
+                <w:t xml:space="preserve">hal-02796787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atouts des ressources prairiales pour les ruminants, au-delà de leur valeur alimentaire</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire réseau Prairies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792856v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent synthesis of thiamin, riboflavin, vitamin B6 and vitamin B12 in rumen of lactating dairy cows fed 2 levels of nitrogen and 2 energy sources</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atouts des ressources prairiales pour les ruminants, au-delà de leur valeur alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Joint Annual Meeting (JAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Dairy Science Association (ADSA). USA., Jul 2014, Kansas City, United States. pp.923</w:t>
+              <w:t xml:space="preserve">Séminaire réseau Prairies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743478v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riboflavin secretion in cow's milk varies according to diet composition and season</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Agabriel</w:t>
+                <w:t xml:space="preserve">Apparent synthesis of thiamin, riboflavin, vitamin B6 and vitamin B12 in rumen of lactating dairy cows fed 2 levels of nitrogen and 2 energy sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chouinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lempdes, France. pp.323-326</w:t>
+              <w:t xml:space="preserve">2014 Joint Annual Meeting (JAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Dairy Science Association (ADSA). USA., Jul 2014, Kansas City, United States. pp.923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739841v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teneurs en composés d’intérêt nutritionnel des laits et viandes de ruminants : prédiction par différentes méthodes spectrales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+                <w:t xml:space="preserve">Riboflavin secretion in cow's milk varies according to diet composition and season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lempdes, France. pp.323-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210703v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Beta-carotène supplementationn and polymorphism at the BCMO1 locus on growth, body composition, breast meat quality and polymorphism of broiler chickens</w:t>
               </w:r>
@@ -12416,51 +12416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamer Jlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Simoes Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12509,3495 +12509,3495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition des margines issues de la production d'huile d'olive en vue d’une valorisation par la vache laitière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Barkat</w:t>
+                <w:t xml:space="preserve">Teneurs en composés d’intérêt nutritionnel des laits et viandes de ruminants : prédiction par différentes méthodes spectrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750255v1</w:t>
+                <w:t xml:space="preserve">hal-01210703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rumen: a feed-deconstructing reactor fueling milk production and superintending its composition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Composition des margines issues de la production d'huile d'olive en vue d’une valorisation par la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium Milk Genomics and Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC)., Oct 2012, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811038v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services rendus par les prairies permanentes à la qualité des produits animaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alimentation animale et qualité nutritionnelle du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prairies Permanentes : de nouveaux atouts pour demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Paris, FRA., Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Université d'été de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744654v1</w:t>
+                <w:t xml:space="preserve">hal-02744438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la supplémentation en béta-carotène et du polymorphisme au locus BCMO1 sur les performances, la qualité de la viande et le métabolisme du poulet de chair.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maamer Jlali</w:t>
+                <w:t xml:space="preserve">The rumen: a feed-deconstructing reactor fueling milk production and superintending its composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Hadj Lakhdar de Batna. DZA., Oct 2012, Batna, Algérie</w:t>
+              <w:t xml:space="preserve">9. International Symposium Milk Genomics and Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC)., Oct 2012, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746089v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation animale et qualité nutritionnelle du lait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+                <w:t xml:space="preserve">Les services rendus par les prairies permanentes à la qualité des produits animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Sep 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Prairies Permanentes : de nouveaux atouts pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Paris, FRA., Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744438v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles et qualités nutritionnelles du lait et des produits laitiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+                <w:t xml:space="preserve">Impact de la supplémentation en béta-carotène et du polymorphisme au locus BCMO1 sur les performances, la qualité de la viande et le métabolisme du poulet de chair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "pratiques agricoles innovantes et qualités nutritionnelles des produits alimentaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Montreuil, France. 18 diapositives</w:t>
+              <w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Hadj Lakhdar de Batna. DZA., Oct 2012, Batna, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802905v1</w:t>
+                <w:t xml:space="preserve">hal-02746089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cows' feeding and milk and dairy product sensory properties: a review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Phenolic content of forage, milk, whey and cheese from goats fed Avena sativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Sepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Claps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Rufrano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746053v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du polymorphisme du gène BCMO1 et de l'apport en bétacarotène sur le métabolisme des caroténoïdes et la couleur du filet chez le poulet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maamer Jlali</w:t>
+                <w:t xml:space="preserve">Vitamin B9 and B12 contents in cow milk according to production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749619v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin B9 and B12 contents in cow milk according to production system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+                <w:t xml:space="preserve">Impact du polymorphisme du gène BCMO1 et de l'apport en bétacarotène sur le métabolisme des caroténoïdes et la couleur du filet chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746215v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of BCMO-1 gene expression in chicken muscle cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques agricoles et qualités nutritionnelles du lait et des produits laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress of Myology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire "pratiques agricoles innovantes et qualités nutritionnelles des produits alimentaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Montreuil, France. 18 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748164v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of milk and cheese produced in the Pélardon PDO production zone based on their phenolic profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Cows' feeding and milk and dairy product sensory properties: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506105v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoids, Vitamin A and E concentrations in Saint Nectaire cheeses according to process and season</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hulin</w:t>
+                <w:t xml:space="preserve">Genetic control of BCMO-1 gene expression in chicken muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
+              <w:t xml:space="preserve">4th International Congress of Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750417v1</w:t>
+                <w:t xml:space="preserve">hal-02748164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la composition botanique des prairies sur leur composition en microconstituants d intérêt : polyphénols, caroténoïdes, vitamines, et sur la composition des produits.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of milk and cheese produced in the Pélardon PDO production zone based on their phenolic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophilos Massouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du Réseau Prairie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810139v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic content of forage, milk, whey and cheese from goats fed Avena sativa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carotenoids, Vitamin A and E concentrations in Saint Nectaire cheeses according to process and season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Sepe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">M. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Claps</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749069v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCMO-1 gene expression in chicken muscle cells in vitro is under genetic control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la composition botanique des prairies sur leur composition en microconstituants d intérêt : polyphénols, caroténoïdes, vitamines, et sur la composition des produits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">Atelier du Réseau Prairie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756609v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the botanical diversity and development stage of mountain pastures on milk fatty acid composition, carotenoids, fat-soluble vitamins and sensory properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Loiseau</w:t>
+                <w:t xml:space="preserve">Consequence for growth, carotenoid metabolism and breast meat colour of a polymorphism in the beta, beta-carotene 15, 15'-monooxygenase (BCMO-1) chicken gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757398v1</w:t>
+                <w:t xml:space="preserve">hal-02752986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro study of the BCMO-1 expression in muscle cells : a potential role for the regulation of myogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+                <w:t xml:space="preserve">Influence of the botanical diversity and development stage of mountain pastures on milk fatty acid composition, carotenoids, fat-soluble vitamins and sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Tornambé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2010, Tours, France. 967 p</w:t>
+              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754786v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des composés phénoliques dans le tractus digestif de la vache laitière en lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Caillis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could 'minor' nutrients such as B vitamins alter major metabolic pathways in lactating dairy cow?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vitro study of the BCMO-1 expression in muscle cells : a potential role for the regulation of myogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metalolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2010, Tours, France. 967 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753651v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodisponibilité des caroténoïdes alimentaires chez la vache laitière</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BCMO-1 gene expression in chicken muscle cells in vitro is under genetic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum filières ruminants DSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France. 34 diapositives</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813415v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couleur et teneurs en caroténoïdes et vitamine A du plasma et du lait chez la vache au cours de la lactation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Could 'minor' nutrients such as B vitamins alter major metabolic pathways in lactating dairy cow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Preynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metalolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757133v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequence for growth, carotenoid metabolism and breast meat colour of a polymorphism in the beta, beta-carotene 15, 15'-monooxygenase (BCMO-1) chicken gene</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodisponibilité des caroténoïdes alimentaires chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">Forum filières ruminants DSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France. 34 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752986v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination de laits obtenus avec différents régimes sur la base de leurs profils en composés phénoliques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Besle</w:t>
+                <w:t xml:space="preserve">Couleur et teneurs en caroténoïdes et vitamine A du plasma et du lait chez la vache au cours de la lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Troquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756468v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la réduction de la fréquence de traite sur les concentrations en vitamines et caroténoïdes du lait de vache</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Effet du niveau de diversité floristique et de la composition botanique des pâturages sur la teneur et la composition en composés liposolubles des laits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753342v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du niveau de diversité floristique et de la composition botanique des pâturages sur la teneur et la composition en composés liposolubles des laits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination de laits obtenus avec différents régimes sur la base de leurs profils en composés phénoliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Paquet</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kerveillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753812v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of botanical composition of permanent grasslands and feeding practices in three regions of France on liposoluble components in cow milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Reynaud</w:t>
+                <w:t xml:space="preserve">Effets de la réduction de la fréquence de traite sur les concentrations en vitamines et caroténoïdes du lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754174v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in polyphenolic compounds in forages : amount and composition</w:t>
+                <w:t xml:space="preserve">Effect of botanical composition of permanent grasslands and feeding practices in three regions of France on liposoluble components in cow milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Besle</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754335v1</w:t>
+                <w:t xml:space="preserve">hal-02754174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation en composés phénoliques des fourrages : Teneur et composition</w:t>
+                <w:t xml:space="preserve">Variation in polyphenolic compounds in forages : amount and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756984v1</w:t>
+                <w:t xml:space="preserve">hal-02754335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant extracts rich in polyphenols and vitamin E protect cows fed an n-3 PUFA-rich diet against lipoperoxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Variation en composés phénoliques des fourrages : Teneur et composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Besle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Congrès de la Société Française de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Lille, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822938v1</w:t>
+                <w:t xml:space="preserve">hal-02756984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des teneurs en micronutriments liposolubles du lait de vaches au cours de la période de pâturage sur deux systèmes prairiaux contrastés</w:t>
               </w:r>
@@ -16022,51 +16022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16102,3397 +16102,3522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in cows' plasma and milk carotenoid concentrations following changes in carotenoid intake level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pradel</w:t>
+                <w:t xml:space="preserve">Plant extracts rich in polyphenols and vitamin E protect cows fed an n-3 PUFA-rich diet against lipoperoxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t>
+              <w:t xml:space="preserve">3. Congrès de la Société Française de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Lille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752529v1</w:t>
+                <w:t xml:space="preserve">hal-02822938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du transfert des contaminants organiques vers le lait</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">Variations in cows' plasma and milk carotenoid concentrations following changes in carotenoid intake level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Calderón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757703v1</w:t>
+                <w:t xml:space="preserve">hal-02752529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des teneurs en caroténoïdes et de la couleur du plasma et du lait de vache en début de lactation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Evaluation du transfert des contaminants organiques vers le lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755961v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teneur et composition en caroténoïdes des contenus digestifs et du plasma chez la vache au pâturage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of different forms of methionine on lactational performance of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">2006 Joint Annual Meeting ADSA-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756253v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different forms of methionine on lactational performance of dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+                <w:t xml:space="preserve">Evolution des teneurs en caroténoïdes et de la couleur du plasma et du lait de vache en début de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Calderón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Joint Annual Meeting ADSA-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755180v1</w:t>
+                <w:t xml:space="preserve">hal-02755961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of ruminal escape and metabolizable methionine values of 2-hydroxy-4 (methylthio) butanoic acid (HMB) as a function of dose and mode of supply</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teneur et composition en caroténoïdes des contenus digestifs et du plasma chez la vache au pâturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting of ADSA/ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Cincinnatti, United States</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759977v1</w:t>
+                <w:t xml:space="preserve">hal-02756253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the site of absorption and metabolism of HMBi and HMB in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">Determination of ruminal escape and metabolizable methionine values of 2-hydroxy-4 (methylthio) butanoic acid (HMB) as a function of dose and mode of supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 Joint Annual Meeting ADAS-ASAS-PSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Saint Louis, United States</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting of ADSA/ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Cincinnatti, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760779v1</w:t>
+                <w:t xml:space="preserve">hal-02759977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid metabolism in liver slices : A comparison between the rat and pre-ruminant calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the site of absorption and metabolism of HMBi and HMB in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of The French-Polish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">2004 Joint Annual Meeting ADAS-ASAS-PSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02838233v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary coconut oil on blood transport and in vivo hepatic metabolism of fatty acids in the preruminant calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatty acid metabolism in liver slices : A comparison between the rat and pre-ruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
+              <w:t xml:space="preserve">Symposium of The French-Polish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839319v1</w:t>
+                <w:t xml:space="preserve">hal-02838233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleate oxidation by liver slices taken from preruminant calves fed a milk replacer containing beef tallow or coconut oil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary coconut oil on the hepatic synthesis of apolipoprotein B, microsomal triacylglycerol transfer protein and LDL-receptor in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
+              <w:t xml:space="preserve">Congrès AFN-BNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Nancy, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834412v1</w:t>
+                <w:t xml:space="preserve">hal-02839307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary coconut oil on the density distribution and the chemical composition of plasma lipoproteins in the preruminant calf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Oleate oxidation by liver slices taken from preruminant calves fed a milk replacer containing beef tallow or coconut oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837270v1</w:t>
+                <w:t xml:space="preserve">hal-02834412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary coconut oil on the hepatic synthesis of apolipoprotein B, microsomal triacylglycerol transfer protein and LDL-receptor in the preruminant calf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Effects of dietary coconut oil on blood transport and in vivo hepatic metabolism of fatty acids in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFN-BNS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Nancy, France. n.p</w:t>
+              <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839307v1</w:t>
+                <w:t xml:space="preserve">hal-02839319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation de l'oléate par des explants en survie issus de foie de veaux préruminants recevant un aliment lacté à base de suif ou d'huile de coprah</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary coconut oil on the density distribution and the chemical composition of plasma lipoproteins in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840329v1</w:t>
+                <w:t xml:space="preserve">hal-02837270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'huile de coprah sur le transport sanguin et le métabolisme hépatique in vivo des acides gras chez le veau préruminant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxydation de l'oléate par des explants en survie issus de foie de veaux préruminants recevant un aliment lacté à base de suif ou d'huile de coprah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834418v1</w:t>
+                <w:t xml:space="preserve">hal-02840329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'huile de coprah sur la distribution et la composition des lipoprotéines plasmatiques chez le veau préruminant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Effets de l'huile de coprah sur le transport sanguin et le métabolisme hépatique in vivo des acides gras chez le veau préruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836997v1</w:t>
+                <w:t xml:space="preserve">hal-02834418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-regulatable glucose transporter in bovine muscle : Characterization and nutritional regulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bornes</w:t>
+                <w:t xml:space="preserve">Effets de l'huile de coprah sur la distribution et la composition des lipoprotéines plasmatiques chez le veau préruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pechery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Symposium on Energy Metabolism of farm animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Majacar, Spain</w:t>
+              <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774047v1</w:t>
+                <w:t xml:space="preserve">hal-02836997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of insulin regulable glucose transporter in bovine muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Nutritional regulation of insulin regulatable glucose transporter in bovine muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on animal and human nutrition</w:t>
+              <w:t xml:space="preserve">Symposium de nutrition animale et humaine organisé par l'Association française de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02844628v1</w:t>
+                <w:t xml:space="preserve">hal-02773847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of insulin regulatable glucose transporter in bovine muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Insulin-regulatable glucose transporter in bovine muscle : Characterization and nutritional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Vermorel</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de nutrition animale et humaine organisé par l'Association française de nutrition</w:t>
+              <w:t xml:space="preserve">13. Symposium on Energy Metabolism of farm animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Majacar, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutritional regulation of insulin regulable glucose transporter in bovine muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on animal and human nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773847v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02844628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen microbiota and dietary effects on B vitamins in milk and blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74ème conférence annuelle de la Société canadienne des microbiologistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on immune and mammary epithelium integrity after a LPS challenge in lactating dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the milk of two local breeds of cows: the Bretonne Pie Noir and Froment du Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.603, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand (FRA), France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713970v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the milk of two local breeds of cows: the Bretonne Pie Noir and Froment du Léon</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on immune and mammary epithelium integrity after a LPS challenge in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Reis Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science Book</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand (FRA), France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, pp.46</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.603, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624497v1</w:t>
+                <w:t xml:space="preserve">hal-04713970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential health value of alternative plant resources explored as feed for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EGF general meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Leeuwardeen, Netherlands. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ronholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, 32, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of practices and advisors in mineral and vitamin supplementation of dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Manoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.719, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular species of sphingomyelins and ceramides in dairy products vary according to cow diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSFAL 15th International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of grazing dairy system and breed on monthly variation of milk minerals and heat stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Horan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Book of abstracts, 28, pp.339, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do microRNAs survive the technological processes of making cow’s dairy products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual International Symposium on Milk Science and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, DAVIS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of milk goat composition according to feeding systems in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19514,262 +19639,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of rumen peripheral parameters to detect sub-acute ruminal acidosis in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cambridge, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritive composition, carotenoid, tocopherol and tannin contents of cover crops used as forage plants for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19784,207 +19909,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Meeting on Mountain Cheese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Padova, Italy. 164p, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations des teneurs en riboflavine du lait de vache selon les conditions de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. , Cahiers de Nutrition et de Diététique, 48, pp.S57-S58, 2013, 11. Journées Francophones de Nutrition. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70361-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrigenetics of carotenoid metabolism in the chicken : a polymorphism at the BCMO1 locus affects the response to dietary β-carotene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamer Jlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19993,222 +20118,222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Symposium on Poultry Nutrition (ESPN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Potsdam, Germany. 2013, Proceedings 19th European Symposium on Poultry Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison of lipoprotein lipase and GLUT4 gene expression in oxidative muscles between preruminant and ruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société Française de Biochimie et Biologie Moléculaire "PPARS, Nutriments et Xénobiotiques Médiateurs de la Régulation Cellulaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Dijon, France. 2 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20218,344 +20343,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan final de l'activité des actions de la FRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fédération des Recherches en Environnement. 2024, 9p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.1.1b-2. Final report on the long term effect of different oilseed supplementation of cow diets on the nutritional and sensorial quality of milk and animal health after two lactations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FOOD-CT-2006-016264, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20565,91 +20690,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre le statut en micronutriments des ruminants et leurs performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. université clermont auvergne, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04753247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20659,244 +20784,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la nature du fourrage sur la qualité nutritionnelle du lait de chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kocken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on manger 100% végétal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Hadida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des teneurs en composés d'intérêt nutritionnel des Fromages AOP Bleu d'Auvergne, Fourme d'Ambert et Cantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20905,77 +21030,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 51 page</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20985,1484 +21110,1484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minerals, vitamins and water supply</w:t>
+                <w:t xml:space="preserve">Les apports en minéraux, en vitamines et en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.79-88, 2018, 978-90-8686-292-4</w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-96, 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928231v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins en minéraux, en vitamines et en eau</w:t>
+                <w:t xml:space="preserve">Minerals, vitamins and water requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Meschy</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.139-147, 2018, 978-90-8686-292-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02790669v1</w:t>
+                <w:t xml:space="preserve">hal-02928219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minerals, vitamins and water requirements</w:t>
+                <w:t xml:space="preserve">Minerals, vitamins and water supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.139-147, 2018, 978-90-8686-292-4</w:t>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.79-88, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928219v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports en minéraux, en vitamines et en eau</w:t>
+                <w:t xml:space="preserve">Besoins en minéraux, en vitamines et en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.85-96, 2018, 978-2-7592-2867-6</w:t>
+              <w:t xml:space="preserve">, pp.157-167, 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791369v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B vitamins in cow milk : their relevance to hulman health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane L. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy in human health and disease across the lifespan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press - Elsevier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2 : Les liens entre les conditions de production et les composés d'intérêt nutritionnel du lait</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition et qualité des produits animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composés d'intérêt nutritionnel du lait et des fromages de terroir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Filières Fromagères Valorisant leur Terroir, 114 p., 2014</w:t>
+              <w:t xml:space="preserve">Les filières animales françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1ère Ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 527 p., 2014, Collection Synthèse Agriole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210858v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1 : Les composés du lait et leur intérêt nutritionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sibra</w:t>
+                <w:t xml:space="preserve">Chapitre 2 : Les liens entre les conditions de production et les composés d'intérêt nutritionnel du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composés d'intérêt nutritionnel du lait et des fromages de terroir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Filières Fromagères Valorisant leur Terroir, 114 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210857v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition et qualité des produits animaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
+                <w:t xml:space="preserve">Chapitre 1 : Les composés du lait et leur intérêt nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les filières animales françaises</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 527 p., 2014, Collection Synthèse Agriole</w:t>
+              <w:t xml:space="preserve">Composés d'intérêt nutritionnel du lait et des fromages de terroir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Filières Fromagères Valorisant leur Terroir, 114 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210587v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamins in milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milk and dairy products in human nutrition : production, composition and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, 728 p., 2013, 978-0-470-67418-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of carotenoids, retinol and tocopherols in milk and dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitamin A and carotenoids: Chemistry, analysis, function and effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, 583 p., 2012, Food and Nutritional Components in Focus, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781849735506-00332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Azaïs-Braesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Dairy Sciences, Second Edition, Vol 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamins naturally occuring in bovine milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of milk: Improving quality in milk products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 189, Woodhead Publishing Ltd, 2010, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978 1 84569 806 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the level of vitamins in milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of milk, Volume 2: Improving quality in milk products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 189, Woodhead Publishing Ltd, 2010, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-943-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1533/9781845699437.2.229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22472,100 +22597,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme hépatique des triglycérides chez le veau préruminant : Synthèse, stockage, et sécrétion sous forme de lipoprotéines de très faible densité. Effets d'un régime lacté à base d'huile de coprah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 1999. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02842475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22575,161 +22700,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la nature des acides gras de l'aliment lacté sur la sécrétion hépatique des lipoprotéines de trés basse densité (VLDL) et l'utilisation tissulaire de leurs acides gras chez le veau de boucherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId511"/>
+      <w:footerReference w:type="default" r:id="rId512"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22876,51 +23001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Boutifard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101361" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.7080" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.05.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128310" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03678-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Chaabouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4648" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chouinard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Renna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Lussiana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114561" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02585998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soulat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Labonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050592" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01144" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001629" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Portelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an19091" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uijttewaal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03503" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.08.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607616v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Macari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.05.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607105v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Aggoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Arhab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Barkat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC76CVCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gervais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10521" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575788v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.07.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729320v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014825" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629760v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2014-0011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000312" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.04.072" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000726" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647864v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5240" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sibra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5272" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Duriot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663773v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3594-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6P78LFP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653260v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1000293" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668694v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2087" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658419v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Matte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Desrochers" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Doepel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-718" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Calder&#243;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0264" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-630" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665490v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.06.018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72485-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678770v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)73049-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676342v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73525-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675185v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Samson-Bouma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2001361" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694227v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687699v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697763v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.jbchem.a022421" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-91B91SXQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696353v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687759v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivecrona" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900180v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picherit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900181v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697456v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688087v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688792v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900182v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693083v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689827v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696306v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686707v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689508v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pechery" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686706v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686066v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687772v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepetit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899847v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899709v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Hocauette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bornes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermorel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699739v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290605v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Telly Diallo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931006v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalonde" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918424v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714203v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884903v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218414v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960127v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaabouni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395430v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Cl" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738156v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792856v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743478v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gervais" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chouinard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739841v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210703v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745245v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simoes Nunes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750255v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arhab" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811038v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744654v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746089v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744438v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802905v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746053v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749619v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746215v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748164v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506105v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gkouma" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophilos Massouras" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750417v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chatelard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepetit" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810139v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749069v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sepe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Claps" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rufrano" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756609v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757398v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tornamb&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loiseau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754786v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757339v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753651v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Preynat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813415v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757133v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troquier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752986v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756468v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerveillant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753342v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753812v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paquet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754174v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754335v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756984v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822938v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751134v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752529v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757703v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755961v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756253v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755180v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759977v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760779v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838233v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839319v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834412v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837270v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839307v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840329v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834418v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836997v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774047v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844628v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713970v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624497v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650806v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286514v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manoli" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barbier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04932154v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jost" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734326v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606343v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745320v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70361-4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749156v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837253v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976582v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816077v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753247v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945427v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kocken" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mini&#232;re" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785646v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Hadida" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804598v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928231v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meschy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790669v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928219v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791369v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605287v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane L. Girard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210858v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210857v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210587v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/productions-animales/les-filieres-animales-francaises/ellies/descriptif-9782743015091" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806018v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810048v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849735506-00332" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00BCC6B3C4E2906FDED95FF6637C60F8BE7625CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809920v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauvant" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aza&#239;s-Braesco" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814055v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821219v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845699437.2.229" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842475v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838264v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Bloor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25730" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Boutifard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101361" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.7080" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.05.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128310" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03678-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Chaabouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4648" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Portelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an19091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01144" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaudet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chouinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000671" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Renna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Lussiana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114561" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02585998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soulat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Girard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Labonne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050592" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001629" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uijttewaal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607105v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625075v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03503" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595497v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.08.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607616v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Macari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.05.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Aggoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Arhab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Barkat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC76CVCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gervais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10521" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575788v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.07.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729320v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014825" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629760v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2014-0011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000312" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645651v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.04.072" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000726" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646114v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Duriot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5240" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sibra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5272" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663773v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3594-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6P78LFP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653260v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1000293" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668694v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2087" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Calder&#243;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-630" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658419v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Matte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Desrochers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Doepel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-718" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654070v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0264" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655032v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72485-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665490v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.06.018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678770v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)73049-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676342v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73525-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671590v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675185v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Samson-Bouma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2001361" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694227v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696353v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687699v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.jbchem.a022421" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-91B91SXQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900260v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picherit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687759v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivecrona" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900180v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900181v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688087v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688792v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900182v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686706v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689508v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pechery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689827v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696306v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686707v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684139v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687772v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepetit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699739v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899709v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Hocauette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bornes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermorel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05614153v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Telly Diallo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290605v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714203v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931006v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalonde" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918424v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229892v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bord" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884903v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218414v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960127v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaabouni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395430v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Cl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738156v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796787v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792856v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743478v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gervais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chouinard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739841v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745245v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simoes Nunes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210703v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750255v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arhab" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744438v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811038v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744654v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746089v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749069v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sepe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Claps" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Rufrano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746215v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749619v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802905v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746053v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748164v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506105v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gkouma" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophilos Massouras" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750417v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chatelard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepetit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810139v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752986v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757398v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tornamb&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loiseau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757339v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754786v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756609v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753651v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Preynat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813415v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757133v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troquier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753812v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paquet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756468v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerveillant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753342v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754174v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754335v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756984v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751134v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822938v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752529v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757703v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755180v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755961v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756253v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759977v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760779v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838233v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839307v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834412v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839319v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837270v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840329v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834418v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836997v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773847v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774047v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844628v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624497v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713970v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650806v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286514v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manoli" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barbier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181697v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04932154v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jost" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734326v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606343v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745320v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70361-4" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749156v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837253v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976582v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816077v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753247v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945427v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kocken" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mini&#232;re" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785646v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Hadida" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804598v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791369v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928219v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meschy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928231v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790669v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605287v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane L. Girard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210587v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/productions-animales/les-filieres-animales-francaises/ellies/descriptif-9782743015091" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210858v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210857v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806018v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810048v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849735506-00332" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00BCC6B3C4E2906FDED95FF6637C60F8BE7625CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809920v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauvant" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aza&#239;s-Braesco" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814055v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821219v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845699437.2.229" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842475v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838264v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>