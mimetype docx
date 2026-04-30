--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -81,10307 +81,10493 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre l’usage du « pseudo-grec » et du « pseudo-hébreu » au XIIIe siècle. L’Exoticon attribué à Alexande de Halès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 88, pp.141-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14duv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progetti, prestiti, palinsesti: stratigrafia di una traduzione quattrocentesca del Corano (ms. Vat. Ebr. 357, fol. 51r-156r)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TranScript. Traduzione e scrittura nel Medioevo europeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4, pp.95-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/TranScript/2785-5708/2025/01/004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Grecs dans la Chronique de Saba Malaspina sur les règnes de Manfred et de Charles Ier d’Anjou (1254/58-1285). Stratégies rhétoriques et problèmes d’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luca Borghese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3-4), pp.263-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/068.2024.00151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première version de l'ars dictandi de Thomas de Capoue (c. 1209). Etude préliminaire du texte du manuscrit Aberyswyth, National Library of Wales, Peniarth 390 C, f. 8r-11v</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.229-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natio and lingua : Revisiting a Semantic Couplet (Twelfth to Fifteenth Centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Medieval Globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1-2), pp.29-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17302/mgl.2025.a975886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Andrea Ghidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ghidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reti Medievali - Rivista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.443-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6093/1593-2214/11672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique et espace. De la mémoire à la construction de la lettre, d'après Boncompagno da Signa (c. 1170 après 1240)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (46), p. 179-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Sara Bischetti, La tradizione manoscritta dell’« ars dictaminis » nell’Italia medievale. « Mise en page » et « mise en texte », Berlin-Boston, De Gruyter, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 130, p. 250-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Dictator. Nouvelles recherches sur les lettres et sur leurs rapports avec les cultures des XIIIe et XIVe siècles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p. 115-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modéliser la prise de Constantinople (1204). Les lettres fictives de Boncompagno da Signa et leur intertextualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta antiqua Academiae scientiarum Hungaricae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, p. 113-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242009v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Faba: Gemma purpurea. Edizione critica a cura di Michele Vescovo, Firenze: SISMEL. Edizioni del Galluzzo 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sehepunkte </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Schnell, Epistolae duorum amantium : Parodien - auf ein berühmtes Liebespaar ? Leyde, Brill (Mittellateinische Studien und Texte, 55), 2022, 628 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 263-264, pp.345-348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Forgotten Empire of Ars dictaminis (Eleventh-Fifteenth Centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eranos. Acta philogica suecana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Latinity after Antiquity, 112, pp.51-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33063/er.v112i.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rhétorique des « nations » à la théorie des « races ». L’influence des théories scientifiques sur la pensée des stéréotypes « nationaux » (XIIIe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.26488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Medieval Translations of the Qur'an (1450-1525) : Discontinuity or Cumulativeness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Encounters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Translating Sacred Texts in Medieval and Early Modern Iberia, 26 (Issue 4-5), p. 477-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15700674-12340083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ARS DICTAMINIS ET LA POESIE: QUESTIONS THEORIQUES ET PRATIQUES (XI e -XIV e s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brathair. Revista de Estudos Celtas e Germânicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Rhetoric Turn and Medieval History, 20 (1), p. 26-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le notaire, animal politique et parlant. Jalons pour une histoire des représentations de la fonction notariale (XIIIe-XIVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Readings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.72 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3740694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les miroirs déformants des cultures linguistiques médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.1920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una proposta di rilettura dantesca: confortare i voti giusti (lettera IX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spolia. Annual Journal of Medieval Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, p. 152-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Summae dictaminis als Zerrspiegel einer Schreibkunst? Auswahlprozesse und die süditalienische Ars dictaminis des dreizehnten Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mittellateinisches Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53, p.205-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfin la fin du Moyen Âge ? …</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questes.4291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traductions médiévales du Coran : une question de cumulativité (XIIe-début XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.471-489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme, objet d’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.333-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire municipale et culture notariale. Le cartulaire doré de Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Varitille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provence Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02523488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traductions médiévales du Coran : une question de cumulativité ? (XIIe-début XVIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.471-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsr.3420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polémique de la ‘mémorique’. À propos de Canossa. Entlarvung einer Legende. Eine Streitschrift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia. Forschungen zur westeuropäischen Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.275-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues d’Islam et sociétés médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.563-575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières du dictamen. Structuration et dynamiques d’un espace textuel médiéval (XIIe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces. A Journal of Medieval European Literatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Damas à Urbino. Les savoirs linguistiques arabes dans l’Italie renaissante (1370-1520)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.607-635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire et ‘latiniser’ la littérature de langue d’oïl dans le royaume de Sicile au XIIIe siècle (1240-1285)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brathair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14/1, pp.118-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation, interprétation et exploitation des comédies élégiaques dans le royaume de Sicile. De Pierre de la Vigne à Boccace (XIIIe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glinska Klementyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arnos. Archivio normanno-svevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.45-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage du cursus rythmique en histoire médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Menestrel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, "De l’usage de … en histoire médiévale"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03007477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage de Vincent de Beauvais en histoire médiévale (avec Monique Paulmier-Foucard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Paulmier-Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Menestrel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, "De l’usage de … en histoire médiévale"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03007480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour des Bains de Pouzzoles de Pierre d’Eboli (circa 1212 ?). Une note de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (2), pp.621-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrm.1552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le manifeste aux Romains et la culture rhétorique à la cour de Manfred. Une note historiographico-philologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (2), pp.587-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrm.719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ars dictaminis entre enseignement et pratique (XIIe-XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133/2, pp.175-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage de Saint-Simon (Mémoires du duc de) en histoire médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Menestrel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, "De l’usage de … en histoire médiévale"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03007473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;caractères&amp;quot; magiques au Moyen Âge (XIIe-XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Véronèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 162 (2), pp.305-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bec.2004.463454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exégèse judéo-chrétienne, magie et linguistique: notes inédites attribuées à Roger Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives d'histoire doctrinale et littéraire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 68, pp.95-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingualism and Multigraphism in a Judeo-Christian Context. Alphabets and Languages in the &amp;quot;Qur'an of Flavius Mithridates&amp;quot; (Ms. Vat. Ebr. 357, fols. 51r-156r)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katarzyna K. Starczewska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilingual Islamic Manuscripts in Eastern and Western Europe. Languages, Scripts, and Messages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-229, 2026, The European Qur'an, 978-3-11-167856-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111679150-202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latin Translations of Muslim Exegesis in the Margins of the ‘Qur’an of Flavius Mihridates’ (Manuscript Vat. Ebr. 357, fol. 51r-156r). Content, Preliminary Analysis and Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ulisse Cecini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christians and Tafsīr. Interreligious Readings of Muslim Exgetical Sources from the Middle Ages to Early Modern Times,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 103-149, 2025, The European Qur'an 10, 9783111444352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translating Arabic Texts in an Italian Context (1350-1550) : Milieux, Networks, Strategies, and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Alice Belle; Michelle Bolduc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Cultural History of Translation. Volume 3. In the Age of Cross-Cultural Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.73-79, 2025, 978-1-3501-7150-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading Qur'an and Tafsir from a Hebrew Perspective ? Remarks on Flavius Mithridates' Translations and Commentaries in Manuscripts Urb. Lat. 1384 and Vat. Ebr. 357</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Starczewska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ulisse Cecini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Christians and Tafsir. Interreligious Readings of Muslim Exegetical Sources From the Middle Ages to Early-Modern Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gryuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 71-101, 2025, 978-3-11-144203-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Translating Arabic Texts in an Italian Context (1350-1550) : Milieux, Networks, Strategies, and Limitations</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sociolinguistic Economy of Translations? Language Choices, Linguistic Barriers, and Translating Strategies in the Mediterranean (1150-1600)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Alice Belle; Michelle Bolduc. </w:t>
+              <w:t xml:space="preserve">Marie-Alice Bele; Michelle Bolduc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Cultural History of Translation. Volume 3. In the Age of Cross-Cultural Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bloomsbury Academic, pp.73-79, 2025, 978-1-3501-7150-3</w:t>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.41-51, 2025, 978-1-3501-7150-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Latin Translations of Muslim Exegesis in the Margins of the ‘Qur’an of Flavius Mihridates’ (Manuscript Vat. Ebr. 357, fol. 51r-156r). Content, Preliminary Analysis and Questions</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval and Early Modern Translations of the Qur'an</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ulisse Cecini. </w:t>
-[...85 lines deleted...]
-              <w:t xml:space="preserve">Marie-Alice Bele; Michelle Bolduc. </w:t>
+              <w:t xml:space="preserve">Marie-Alice Belle; Michelle Bolduc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Cultural History of Translation. Volume 3. In the Age of Cross-Cultural Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bloomsbury Academic, pp.41-51, 2025, 978-1-3501-7150-3</w:t>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.147-153, 2025, 978-1-3501-7150-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu' a-t-il de féminin dans les lettres de Gherardesca de Battifolle à Marguerite de Brabant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabetta Bartoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval Women in Letters. Letters by Women, to Women, and about Women in Medieval Literatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, p. 121-139, 2025, Utrecht Studies in Medieval Literacy, 66, 978-2-503-61681-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçon d'histoire à l'italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabella Lazzarini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Italie des Etats territoriaux XIIIe-XVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions de l'EHESS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-28, 2024, EHESS Translations, 978-2-7132-3375-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les techniques de rédaction de l'Historia destructionis Troiae et l'école campanienne d'ars dictaminis (1220-1290)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Croisy-Naquet; Aude Mairey; Anne Rochebouet; Florence Taniou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guido delle Colonne et la fortune de Troie dans l’Europe médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, p. 43-62, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre dans son environnement sociolinguistique. Gaule-Italie, VIe-Début VIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Deswarte, Klaus Herbers, Nathanaël Nimmegeers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistola 4. La lettre dans son environnement. IVe-XIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casa de Velazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 17-31, 2024, Epistola, 9788490964408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/126p7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rex est imperator extra regnum ? Stratégies impériales françaises, des Capétiens aux premiers Valois (1212-1380)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Leveleux-Teixeira; Fulvio Delle Donne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gli spazi del potere. Strategie e attributi dell'imperialità. Les espaces de la puissance. Stratégies et marqueurs de l'impérialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilicata University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 93-134, 2023, Imperialiter, 9788831309233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ampleur et limite d'une impérialisation. Les modèles rhétoriques impériaux et leurs réemplois royaux en Europe occidentale et centrale (fin XIIIe-début XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fulvio Delle Donne; Benoît Grévin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il re e le sue lingue. Comunicazione e imperialità. Le roi et ses langues. Communication et impérialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Basilicata University Press, p. 69-103, 2023, 9788831309202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi de langues et l'empereur. Y a-t-il eu un modèle &amp;quot;impérial&amp;quot; de gestion linguistique au bas Moyen Âge et à l'époque moderne (110-1700/1792)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fulvio Delle Donne; Benoît Grévin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IL re e le sue lingue. Comunicazione e imperialità. Le roi et ses langues. Communication et impérialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilicata University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-30, 2023, 9788831309202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra Verona, Roma, Praga e Milano : nuove ricerche sul riuso delle lettere di Pier della Vigna in contesto italiano (1310-1395)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabetta Bartoli; Cristiano Amendola; Valeria Giovanna Nitti; Martina Pavoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nuove frontiere del "Dictamen". Studi, edizioni in corso e riflessioni metodologiche sull'epistolografia medievale (sec. XII-XV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Galluzzo; Firenze, p. 47-67, 2023, 9788892902237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reintegrare il dictamen di Dante nel suo contesto stilistico. Ricette e proposte per un’analisi formale dell’epistolario (I-XII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Chiesa;Federica Favero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il latino di Dante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-83, 2022, 978-88-9290-178-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanson de Roland et Heike-monogatari : la possibilité d'une comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Kuroiwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atsushi Egawa; Marc Smith; Megumi Tanabe; Hanno Wisjman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons médiévaux d'Orient et d'Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 187, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.303-316, 2022, Histoire ancienne et médiévale, 979-10-351-0841-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues du pouvoir et sociétés traditionnelles. Jalons pour un comparatisme eurasiatique (Moyen Âge-époque moderne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Genet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vecteurs de l’idéel et mutation des sociétés politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XIII, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.313-337, 2021, Le pouvoir symbolique en occident (1300-1640), 979-10-351-0635-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Scrivere la storia all’epoca dell’ars dictaminis : riflessioni sulle scelte stilistiche nell’Italia del Duecento »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fulvio Delle Donne;Paolo Garbini;Marino Zabbia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scrivere storia nel medioevo. Regolamentazione delle forme e delle pratiche nei secoli XII-XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 377, Viella, pp.237-254, 2021, I libri di Viella, 978-88-3313-719-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalisme et médiévalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tommaso di Carpegna Falconieri;Lila Yawn;Pierre Savy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Middle Ages without borders. A conversation on medievalism/Medioevo senza frontiere. Una conversazione sul medievalismo/Moyen Âge sans frontières. Une conversation sur le médiévalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 586, Ecole française de Rome; Publications de l’École française de Rome, pp.155-183, 2021, Collection de l'Ecole française de Rome, 978-2-7283-1493-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.18772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Latin and Classical Chinese Epistolographic Communication in Comparative Perspective »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beverly Bossler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hilde de Weerdt;Franz-Julius Morche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Communication in Chinese and European History, 800-1600,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, p. 239-285, 2021, (Global Chinese Histories, 250-1650), 9789463720038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studiare il &amp;quot;bilinguismo&amp;quot; toscano (fine Duecento-inizio Quattrocento). Strumenti concettuali, paragoni europei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sara Bischetti;Michele Lodone;Cristiano Lorenzi;Antonio Montefusco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toscana bilingue (1260 ca.-1430 ca.). Per una storia sociale del tradurre medievale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, De Gruyter, pp.27-45, 2021, Toscana Bilingue. Bilingualism in medieval Tuscany, 978-3-11-070203-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110702231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le style de l’État. Réflexions sur la naissance et le développement de la phraséologie étatique occidentale (XIIIe-XVIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Genet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vecteurs de l’idéel et mutation des sociétés politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Editions de la Sorbonne, pp.221-249, 2021, Le pouvoir symbolique en Occident (1300-1600), 979-10-351-0635-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Mazel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.787-792, 2021, 978-2-02-146035-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualiser le ‘Grec’ et la ‘nation grecque’ dans l’Italie du XIIIe siècle (1190-1290)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emese Egedi-Kovacs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Byzance et l’Occident VI. Vestigia philologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Eötvös Collegium, pp.143-174, 2021, Antiquitas Byzantium Renascentia, 978-615-5897-46-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorwort. Der mittelalterliche Brief zwischen Norm und Praxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin,Florian Hartmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der mittelalterliche Brief zwischen Norm und Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Böhlau Vandenhoeck und Ruprecht Verlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-16, 2020, Der mitetlaterliche Brief zwischen Norm und Praxis, 978-3-412-51962-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential und Desiderata der Forschungen zur mittelaterlichen Briefstillehre. Die Briefsammlungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin;Florian Hartmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der mittelaterliche Brief zwischen Norm und Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Böhlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 37-56, 2020, De mittelalterliche Brief zwischen Norm und Praxis, 978-3-412-51962</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nations au bas Moyen Âge (XIIe-XIVe siècle), entre logique classificatoire et construction rhétorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flocel Sabaté. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nacio a l'edat mitjana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pagès, p. 29-57, 2020, 978-84-1303-243-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il une culture rhétorique des officiers angevins ? Italie-Provence-Hongrie (XIIIe-XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Pécout. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les officiers et la chose publique dans les territoires angevins (xiiie-xve siècle) : vers une culture politique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pas de pagination dans la publication électronique, 2020, Les officiers et la chose publique dans les territoires angevins (XIIIe-XVe siècle): vers une culture politique ? Gli ufficiali e la cosa pubblica nei territori angioini (XIII-XV secolo) : verso una cultura politica ?, 9782728314454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.6486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues hybrides ou langues &amp;quot;impures&amp;quot; ? De l'hiberno-latin à l'arabo-latin (VIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Delaurenti;Thomas Le Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la contagion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendémiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 185-191, 2020, 978-2-36358-353-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ローランの歌と平家物語。比較的の可能性についで [Rôran no uta to Heike-monogatari. Hikakuteki no kanôsei ni tsuide]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuroiwa Taku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Megumi Tanabe, Atsushi Egawa, Marc Smith, Hanno Wisjman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">東西中世のさまざまな地平。フランスと日本の交差するまなざし (Horizons médiévaux d'Orient et d'Occident : regards croisés entre France et Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chisen Shokan, p. 299-312, 2020, 978-4-86285-317-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le epistole dantesche e la prassi duecentesca dell’ars dictaminis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Montefusco;Giuliano Milani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lettere di Dante. Ambienti culturali, contesti storici e circolazione dei saperi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131 - 146, 2020, Serie : Toscana Bilingue. Storia sociale della traduzione medievale/Bilingualism in Medievla Tuscany, 978-3-11-059006-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110590661-007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boncompagno vengé ou l'infiltration des statuts communaux italiens par la rhétorique (XIIIe-début XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Lett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les statuts communaux vus de l'extérieur dans les sociétés méditerranéennes de l'Occident (XIIe-XVe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 225-257, 2020, 979-10-351-0551-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.88335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vorwort. Der mittelalterliche Brief zwischen Norm und Praxis</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter l'histoire des rapports entre l'ars dictaminis et l'ars poetriae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Benoît Grévin,Florian Hartmann. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Collet; Yasmina Foehr-Janssens; Jean-Claude Mühlethaler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der mittelalterliche Brief zwischen Norm und Praxis</w:t>
+              <w:t xml:space="preserve">Fleur de clergie. Mélanges en l'honneur de Jean-Yves Tilliette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 7-16, 2020, Der mitetlaterliche Brief zwischen Norm und Praxis, 978-3-412-51962-9</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 351-369, 2019, 9782600059602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...550 lines deleted...]
-                <w:t xml:space="preserve">Comparing Medieval “Latin” and “Arabic” Textual Cultures from a Structural Perspective</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Arabic and Latin in Late Medieval and Renaissance Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel König. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin and Arabic. Entangled Histories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17885/heiup.448c6910⟩</w:t>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidelberg University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-177, 2019, Heidelberg Studies on Transculturality, 9783947732258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17885/heiup.448.c6913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Between Arabic and Latin in Late Medieval and Renaissance Italy</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing Medieval “Latin” and “Arabic” Textual Cultures from a Structural Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel König. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin and Arabic. Entangled Histories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17885/heiup.448.c6913⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidelberg University Press; Heidelberg University Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 5-29, 2019, Heidelberg studies on transculturality 6, 9783947732241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17885/heiup.448c6910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les styles de la gestion administrative et gouvernementale, une friche de la recherche en histoire médiévale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Fossier; Johann Petitjean; Clémence Revest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures grises. Les instruments de travail des administrations (XIIe-XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des chartes; Ecole française de Rome, p. 131-159, 2019, 9782357231467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chant de Cortenuova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Dejoux, Diane Chamboduc de Saint-Pulgent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Moyen Âge de François Menant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 469-478, 2018, 9791035105662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.40586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color rhetoricus. Réflexions sur l'articulation entre culture visuelle et rhétorique médiévale (fin XIe-fin XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Collard; Frédérique Lachaud; Lydwine Scordia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images, pouvoirs et normes. Exégèse visuelle de la fin du Moyen Âge (XIIIe-XVe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 115-130, 2018, Polen. Pouvoirs lettres normes, 9782406067355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editing and Illuminated Arabic-Latin Masterwork of the Fifteenth Century. Manuscript Vat. Urb. Lat. 1384 as a Philological Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giuseppe Mandalà; Immaculada Pérez Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilingual and multigraphic Documents and Manuscripts of East and West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gorgias Press, p. 359-383, 2018, 978-1-4632-0283-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correspondance en latin entre Byzance et l'Occident au XIIIe siècle. Vieilles questions et nouvelles pistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emese Egedi-Kovacs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Byzance et l'Occident IV. Permanence et migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eötvös Jozsef Elte, p. 133-161, 2018, 9786155371929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ars dictaminis en Castille au xiiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Sirantoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistola 2. La lettre diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casa de Velázquez; Casa de Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-78, 2018, Epistola 2, 9788490962114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.6741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects linguistiques de la diplomatie sicilienne au XIIIe siècle (1220-1290)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luca Borghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dejanirah Couto; Stéphane Péquignot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues de la négociation. Approches historiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bretagne, pp.77-96, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe des langues au temps de Philippe de Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Blanchard; Renate Blumenfeld-Kosinski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philippe de Mézières et l’Europe. Nouvelle histoire, nouveaux espaces, nouveaux langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.95-112, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gian Luca Borghese</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Grévin; Aude Mairey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Âge dans le texte. Cinq ans d’histoire textuelle au Laboratoire de Médiévistique Occidentale de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.5-22, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre d’art avant la lettre d’art ? Penser la correspondance ornée dans l’Italie du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Cammarosano; Bruno Dumézil; Laurent Vissière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art de la lettre et lettre d’art. L’épistolaire politique dans l’Europe médiévale III. Actes du colloque de Rome, 11-13 avril 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française de Rome; CERM, pp.129-169, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alternance latin-sicilien dans les actes siciliens du XVe siècle. Propositions d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Grévin; Aude Mairey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Âge dans le texte. Cinq ans d’histoire textuelle au Laboratoire de Médiévistique Occidentale de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.93-108, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ars dictaminis, discipline hégémonique (fin XIIe-début XIVe s.). Mutations et idéologisation d’un art d’écrire médiéval, entre trivium, droit et exégèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Chandelier; Aurélien Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières des savoirs en Italie à l’époque des premières universités (XIIIe-XVe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française de Rome, pp.305-370, 2016, Collection de l’École française de Rome, 505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un palimpseste sonore. Les rimes cachées de Venance Fortunat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Giraud; Dominique Poirel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rigueur et la passion. Mélanges en l’honneur de Pascale Bourgain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.31-44, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie et pratique du dictamen dans la péninsule ibérique (XIIIe-XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin; Anne-Marie Turcan-Verkerk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictamen dans tous ses états. Perspectives de recherche sur la théorie et la pratique de l’ars dictaminis (XIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.309-346, 2015, Bibliothèque d’Histoire Culturelle du Moyen Âge, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métaphore et vérité : la transumptio, clé de voûte de la rhétorique au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Genet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vérité. Vérité et crédibilité : construire la vérité dans le système de communication de l’Occident (XIIIe-XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.149-182, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From letters to dictamina and back : Recycling Texts and Textual Collections in Late Medieval Europe (Thirteenth-Fourteenth Centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Høgel; Elisabetta Bartoli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Letters. Between Fiction and Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.407-420, 2015, Utrecht Series in Medieval Literacy, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le calcul de l’implicite. Réflexions sur l’analyse des autorités textuelles employées dans la rhétorique politique médiévale (XIIIe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Genet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimité implicite. Actes des conférences organisées à Rome en 2010 et en 2011 par SAS en collaboration avec l’École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume I, Publications de la Sorbonne; École française de Rome, pp.279-298, 2015, Le Pouvoir symbolique en Occident (1300-1640), 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dictamen dans tous ses états. Perspectives de recherches sur la théorie et la pratique de l’ars dictaminis (XIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Grévin; Anne-Marie Turcan-Verkerk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictamen dans tous ses états. Perspectives de recherche sur la théorie et la pratique de l’ars dictaminis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.9-25, 2015, Bibliothèque d’Histoire culturelle du Moyen Âge, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stéréotypes nationaux. Usages rhétoriques et systèmes de pensée dans l’Europe du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dictamen dans tous ses états. Perspectives de recherche sur la théorie et la pratique de l’ars dictaminis (XIe-XVe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.309-346, 2015, Bibliothèque d’Histoire Culturelle du Moyen Âge, 16</w:t>
+              <w:t xml:space="preserve">Nation et nations au Moyen Âge, XLIVe Congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.137-148, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonner la société, redresser le langage ? Normes juridiques, normes rhétoriques et pensée du dictamen en Italie à l’époque de Frédéric II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Philippe Genet. </w:t>
+              <w:t xml:space="preserve">Maaike van der Lugt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vérité. Vérité et crédibilité : construire la vérité dans le système de communication de l’Occident (XIIIe-XVIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.149-182, 2015</w:t>
+              <w:t xml:space="preserve">La nature comme source de la morale au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galluzzo, pp.233-267, 2014, Micrologus’ Library, 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ornementation à l’automatisme. Cursus rythmique et écriture semi-formulaire (XIIe-XIVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Formarier; Jean-Claude Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rythmes et croyances au Moyen Âge. Actes de la journée d’étude organisée par le Groupe d’anthropologie historique de l’Occident médiéval (Centre de recherches historiques, EHESS/CNRS) le 23 juin 2012, Paris, Institut national d’histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.81-102, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étymologie en action ? Questions sur la pratique des annominationes de noms propres dans la rhétorique politique du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicole Bériou; Jean-Patrice Boudet; Irène Rosier-Catach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir des mots au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.107-126, 2014, Bibliothèque d’histoire culturelle du Moyen Âge, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zur Benutzung der päpstlichen Briefsammlungen des 13. Jahrhunderts im Spätmittelalter. Das Beispiel der französischen Königskanzlei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tanja Broser; Andreas Fischer; Matthias Thumser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kuriale Briefkultur. Gestaltung – Überlieferung – Rezeption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Böhlau, pp.313-334, 2014, Forschungen zur Kaiser- und Papstgeschichte des Mittelalters. Beihefte zu J. F. Böhmer, Regesta Imperii, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costellazioni di epistolari e reti di dictatores : la diffusione dello stilus altus ‘siciliano’ nell’Europa della fine del Duecento (1266-1290)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fulvio Delle Donne; Francesco Santi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dall’Ars dictaminis al preumanesimo ? Per un profilo letterario del secolo XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni del Galluzzo, pp.301-316, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic cultures and textual production in Palermo, from the end of the 11th to the end of the 15th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annliese Nef. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A companion to Medieval Palermo. The History of a Mediterranean City from 600 to 1500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.413-436, 2013, Brill’s Companions to European History, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents diplomatiques, diffusion des savoirs rhétoriques et problèmes d’interprétation des versions latines de correspondances réelles ou fictives avec les souverains d’Orient (XIIIe-début XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Aigle; Stéphane Péquignot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La correspondance entre souverains princes et cités-États. Approches croisées entre l’Orient musulman, l’Occident et Byzance (XIIIe-début XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.51-75, 2013, Miroir de l’Orient musulman, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des communautés juives siciliennes dans la transmission des savoirs arabes en Italie, XIIIe-XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albrecht Fuess; Bernard Heyberger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La frontière méditerranéenne du XVe au XVIIe siècle. Échanges, circulations et affrontements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.283-299, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La retorica del diritto. A proposito dei rapporti tra linguaggio giuridico e dictamen nell’Italia del Duecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Cammarosano; Stéphane Gioanni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La corrispondenza epistolare in Italia 2. Forme, stili e funzioni della scrittura epistolare nelle cancellerie italiane (secoli V-XV). Atti del convegno di studio, Rome, 20-21 giugno 2011. Les correspondances en Italie 2. Formes, styles et fonctions de l’écriture épistolaire dans les chancelleries italiennes (Ve-XVe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERM, pp.253-282, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...291 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing techniques in thirteenth- and fourteenth-century England : the role of the Sicilian and papal letter collections as practical models for the shaping of royal propagand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark Ormrod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteenth Century England VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boydell &amp; Brewer, pp.1-29, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les notaires médiévaux croyaient-ils à leurs préambules ? Note sur la circulation des motifs idéologiques entre la curie pontificale, la cour de Sicile et l’Europe du nord (France/Angleterre, Mitteleuropa) au XIIIe-XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Lemonde; Ilaria Taddei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation des idées et des pratiques politiques. France et Italie (XIIIe-XVIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française de Rome, pp.251-270, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavius Mithridate au travail sur le Coran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mauro Perani; Giacomo Corrazzol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavio Mitridate mediatore tra le culture mediterranee. Atti del convegno internazionale, Caltabellotta (prov. Agrigento), 30 giugno-1 luglio 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Officina di Studi medievali, pp.200-230, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique de l’ars dictaminis entre clercs et laïcs dans l’Italie des XIIIe et XIVe siècles : quelques jalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Caby; Rosa Maria Dessì. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistes, clercs et laïques dans l’Italie du XIIIe au début du XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice, pp.23-39, 2012, Collection d’études médiévales de Nice, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comprendre l’usage du « pseudo-grec » et du « pseudo-hébreu » au XIIIe siècle. L’Exoticon attribué à Alexande de Halès</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réutilisations des collections de dictamina. 1 : un bilan d'étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Progetti, prestiti, palinsesti: stratigrafia di una traduzione quattrocentesca del Corano (ms. Vat. Ebr. 357, fol. 51r-156r)</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les liens entre l'enseignement de la réhtorique (pseudo-)cicéronienne et l'ars dictaminis. Quelques sondages dans le commentaire à la &amp;quot;Rhetorica ad Herennium&amp;quot; de Bartolino de Benincasa de Canulo (version post 1328)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Les Grecs dans la Chronique de Saba Malaspina sur les règnes de Manfred et de Charles Ier d’Anjou (1254/58-1285). Stratégies rhétoriques et problèmes d’interprétation</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cursus rythmique dans les prophéties latines des XIIIe et XIVe siècles : un phénomène diffus encore à interpréter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réutilisations des collections de dictamina. 5 : Pierre de la Vigne et Giordano da Terracina en Suède : entre chancellerie et hagiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réutilisations de collections de dictamina 3. Les Lettres de Pierre de la Vigne, terrain fécond de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une transcription commentée de la première version de l'Ars dictandi de Thomas de Capoue (c. 1209-1210)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">La première version de l'ars dictandi de Thomas de Capoue (c. 1209). Etude préliminaire du texte du manuscrit Aberyswyth, National Library of Wales, Peniarth 390 C, f. 8r-11v</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prophétie et ars dictaminis. Questions autour du style du &amp;quot;Liber de Flore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...62 lines deleted...]
-                <w:t xml:space="preserve">Natio and lingua : Revisiting a Semantic Couplet (Twelfth to Fifteenth Centuries)</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lettre sur les invasions mongoles de 1238-1242 dans les Flores dictaminum Petri de Vineis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...76 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I « dictamina » del Codice Fitalia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Rhétorique et espace. De la mémoire à la construction de la lettre, d'après Boncompagno da Signa (c. 1170 après 1240)</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mystère &amp;quot;Giordano da Terracina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">Recension de Sara Bischetti, La tradizione manoscritta dell’« ars dictaminis » nell’Italia medievale. « Mise en page » et « mise en texte », Berlin-Boston, De Gruyter, 2022</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un instrument de travail sur les collections de lettres dites de Thomas de Capoue (Curie pontificale, règnes d’Innocent III, Honorius III, Grégoire IX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">Dante Dictator. Nouvelles recherches sur les lettres et sur leurs rapports avec les cultures des XIIIe et XIVe siècles.</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un instrument de travail sur les collections de lettres dites de pierre de la Vigne (cour et chancellerie de Frédéric II, Conrad IV et Manfred)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...2372 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...446 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883524v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03883857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malfante l'Africain. Relire la &amp;quot;lettre du Touat&amp;quot; (1447)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Houssaye Michienzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 203 p., 2023, Global Perspectives on Medieval and Early Modern Historiography, 978-2-503-60266-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 203 p., 2023, Global Perspectives on Medieval and Early Modern Historiography, 978-2-503-60266-0</w:t>
+                <w:t xml:space="preserve">hal-04232966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante, Correspondance II. Le songe impérial. Lettres V-X/Epistolae V-X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, clxxxiv+734 p., 2023, 978-2-251-45409-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il re e le sue lingue: comunicazione e imperialità - Le roi et ses langues: communication et impérialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Delle Donne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilicata University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Imperialiter, 978-88-31309-20-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6093/978-88-31309-20-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante, correspondance. I. L'amour et l'exil. Introduction générale. Lettres I-IV/Epistolae I-IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les belles lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pierre Laurens, 978-2-251-45245-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I &amp;quot;dictamina&amp;quot; del codice Fitalia. Tra retorica, letteratura e storia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Delle Donne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sismel edizioni del Galluzzo, 62, 2022, Edizione nazionale dei testi mediolatini d'Italia, 978-88-9290-151-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l'est, Magyar ! Histoire du touranisme hongrois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ehess éditions, 7, 2021, ehess translations, 978-2-7132-2896-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">I &amp;quot;dictamina&amp;quot; del codice Fitalia. Tra retorica, letteratura e storia</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première loi du royaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 615 p., 2021, Histoire du droit, 978-2-406-09900-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der mittelalterliche Brief zwischen Norm und Praxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin;Florian Hartmann. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Böhlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 92, 2020, Beihefte zum Archiv für Kulturgeschichte, Klaus Herbers, 978-3-412-51962-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ars dictaminis. Handbuch der mittelalterlicher Briefstillehre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fulvio Delle Donne</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Hiersemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 720 p., 2019, 9783777219066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge dans le texte. Cinq ans d’histoire textuelle au Laboratoire de Médiévistique occidentale de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sismel edizioni del Galluzzo, 62, 2022, Edizione nazionale dei testi mediolatini d'Italia, 978-88-9290-151-3</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin et Aude Mairey. Publications de la Sorbonne, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Dante, correspondance. I. L'amour et l'exil. Introduction générale. Lettres I-IV/Epistolae I-IV</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dictamen dans tous ses états. Perspectives de recherche sur la théorie et la pratique de l’ars dictaminis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Turcan-Verkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2015, Bibliothèque d’Histoire culturelle du Moyen Âge, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regalis excellentia. Les préambules des actes des rois de France au XIVe siècle (1300-1380)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École des chartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 98, 2014, Mémoires et documents de l'École des chartes, 978 -2- 3572-3055-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parchemin des cieux. Essai sur le Moyen Âge du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, 2012, L’univers historique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Bains de Pouzzoles, introduction, fac-similé et traduction du texte latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre d'Eboli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, 2012, Collection Sources</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Antiquité tardive dans les collections médiévales, S. Gioanni et B. Grévin (dir.), Rome (Collection de l'Ecole française de Rome, 405), 374 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al di là delle fonti 'classiche'. Le Epistole dantesche e la prassi duecentesca dell'ars dictaminis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Ca' Foscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22 (18), 2000, Filologie medievali e moderne Serie occidentale, Eugenio Burgio, 978-88-6969-448-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/978-88-6969-448-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...824 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10391,98 +10577,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavius Mithridates, alias Guglielmo Raimondo Moncada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of the Qur'an</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://referenceworks.brillonline.com/search?s.f.s2_parent=s.f.book.encyclopaedia-of-the-quran&amp;search-go=&amp;s.q=flavius+mithridates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10492,147 +10678,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étonnants historiens : les lointaines fabriques de l'histoire 1/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bernand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10642,570 +10828,570 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrits, langages et cultures du commerce, journée d’histoire textuelle du LAMOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers électroniques d'histoire textuelle du LAMOP (CEHTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02974297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers électroniques d'histoire textuelle du LAMOP (CEHTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02974313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre textuel, le genre social: Normes, discours et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Christopher Fletcher</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2015, Le genre textuel, le genre social: Normes, discours et pratiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For a History of Space in the Middle Ages: Using Texts and Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03004627v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Christopher Fletcher</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Poem and the Historian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03004651v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03004659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11352,51 +11538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502611v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thomas Grevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111679150/html?srsltid=AfmBOoou6ZrTSKxpMT0AbYibynN5abuPWkocS-f09NevVw97D1f1GIG6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111679150-202" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506854v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Starczewska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://degruyterbrill.com/document/doi/10.1515/9783111444352-005/html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111444352/html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/litalie-des-etats-territoriaux/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/52322" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126p7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.unibas.it/bup/Libri/Imperialiter_Spazi_del_potere.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.unibas.it/bup/Libri/Imperialiter_Lingue.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/publications/1904-il-latino-di-dante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100499940" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/107981?format=embed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Bossler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110702231" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.18772" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451933v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/88435" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.88335" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://http:/www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/geschichte-des-mittelalters/55673/der-mittelalterliche-brief-zwischen-norm-und-praxis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/geschichte-des-mittelalters/55673/der-mittelalterliche-brief-zwischen-norm-und-praxis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:///www.editions-vendemiaire.com/catalogue/beatrice-delaurenti/de-la-contagion-beatrice-delaurenti-thomas-le-roux-dir/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://http:/books.openedition.org/efr/6486" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.6486" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuroiwa Taku" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/book/9783110590661/10.1515/9783110590661-007.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110590661-007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://heiup.uni-heidelberg.de/catalog/book/448/chapter/6910" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.448c6910" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heiup.uni-heidelberg.de/catalog/book/448/chapter/6913" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.448.c6913" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droz.org/europe/product/9782600059602" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/images-pouvoirs-et-normes-exegese-visuelle-de-la-fin-du-moyen-age-xiii-xve-siecle-color-rhetoricus-html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/40586?lang=fr#text" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.40586" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254125v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cvz/6741" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.6741" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Borghese" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989833v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989809v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989884v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989787v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14duv" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475788v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/TranScript/2785-5708/2025/01/004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/068.2024.00151" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tranchant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17302/mgl.2025.a975886" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ghidoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/1593-2214/11672" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242009v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264612v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/er.v112i.8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.26488" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3740694" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700674-12340083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1920" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257530v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989758v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4291" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Varitille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.3420" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4RJ2LCW1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989750v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989710v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glinska Klementyna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989721v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Paulmier-Foucart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007477v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1552" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989690v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989696v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.719" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007473v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2004.463454" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dabadie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991755v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231998v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883524v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883857v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602660-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232404v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251454092/correspondance-tome-ii" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233041v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Delle Donne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.unibas.it/bup/omp/index_php/bup/catalog/book/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Colletta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=les+belles+lettres+correspondance+de+Dante+alighieri&amp;amp;rlz=1C1GCEA_enFR886FR886&amp;amp;oq=les+belles+lettres+correspondance+de+Dante+alighieri&amp;amp;aqs=chrome.69i57j33i160.5436j0j15&amp;amp;sourceid=chrome&amp;amp;ie=UTF-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-premiere-loi-du-royaume-l-acte-de-fixation-de-la-majorite-des-rois-de-france-&amp;amp;374.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437787v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/thmen-entdecken/geschichte/geschichte-des-mittelalters/55673/der-mittelalterliche-brief-zwischen-norm-und-praxis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiersemann.de/ars-dictaminis-9783777219066" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409005v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989783v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Turcan-Verkerk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305722v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/publication/regalis-excellentia-preambules-actes-rois-france-au-xive-siecle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989772v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre d'Eboli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756001v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999935v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/it/edizioni4/libri/978-88-6969-449-3/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-448-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421759v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03052207v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bernand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974297v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fletcher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974313v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004627v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004659v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506810v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thomas Grevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14duv" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/TranScript/2785-5708/2025/01/004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Borghese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/068.2024.00151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tranchant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17302/mgl.2025.a975886" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ghidoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/1593-2214/11672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242009v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/er.v112i.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.26488" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700674-12340083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3740694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1920" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Varitille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.3420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4RJ2LCW1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glinska Klementyna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Paulmier-Foucart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1552" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989696v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.719" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2004.463454" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305063v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111679150/html?srsltid=AfmBOoou6ZrTSKxpMT0AbYibynN5abuPWkocS-f09NevVw97D1f1GIG6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111679150-202" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111444352/html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Starczewska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://degruyterbrill.com/document/doi/10.1515/9783111444352-005/html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/litalie-des-etats-territoriaux/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710302v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/52322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126p7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.unibas.it/bup/Libri/Imperialiter_Spazi_del_potere.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.unibas.it/bup/Libri/Imperialiter_Lingue.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/publications/1904-il-latino-di-dante" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100499940" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/107981?format=embed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.18772" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Bossler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110702231" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451933v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://http:/www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/geschichte-des-mittelalters/55673/der-mittelalterliche-brief-zwischen-norm-und-praxis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/geschichte-des-mittelalters/55673/der-mittelalterliche-brief-zwischen-norm-und-praxis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://http:/books.openedition.org/efr/6486" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.6486" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:///www.editions-vendemiaire.com/catalogue/beatrice-delaurenti/de-la-contagion-beatrice-delaurenti-thomas-le-roux-dir/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuroiwa Taku" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/book/9783110590661/10.1515/9783110590661-007.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110590661-007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/88435" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.88335" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droz.org/europe/product/9782600059602" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heiup.uni-heidelberg.de/catalog/book/448/chapter/6913" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.448.c6913" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://heiup.uni-heidelberg.de/catalog/book/448/chapter/6910" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.448c6910" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/40586?lang=fr#text" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.40586" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235081v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/images-pouvoirs-et-normes-exegese-visuelle-de-la-fin-du-moyen-age-xiii-xve-siecle-color-rhetoricus-html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242524v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cvz/6741" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.6741" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989955v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989951v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989822v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989937v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989942v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989924v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989911v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989890v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989884v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989674v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989878v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512298v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758228v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dabadie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991767v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991755v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231998v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883524v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602660-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232404v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251454092/correspondance-tome-ii" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Delle Donne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.unibas.it/bup/omp/index_php/bup/catalog/book/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=les+belles+lettres+correspondance+de+Dante+alighieri&amp;amp;rlz=1C1GCEA_enFR886FR886&amp;amp;oq=les+belles+lettres+correspondance+de+Dante+alighieri&amp;amp;aqs=chrome.69i57j33i160.5436j0j15&amp;amp;sourceid=chrome&amp;amp;ie=UTF-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865324v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Colletta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437787v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232400v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-premiere-loi-du-royaume-l-acte-de-fixation-de-la-majorite-des-rois-de-france-&amp;amp;374.html" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989698v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/thmen-entdecken/geschichte/geschichte-des-mittelalters/55673/der-mittelalterliche-brief-zwischen-norm-und-praxis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243913v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiersemann.de/ars-dictaminis-9783777219066" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409005v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Turcan-Verkerk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305722v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/publication/regalis-excellentia-preambules-actes-rois-france-au-xive-siecle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989772v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989777v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre d'Eboli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756001v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999935v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/it/edizioni4/libri/978-88-6969-449-3/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-448-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03052207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bernand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974297v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fletcher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974313v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004659v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>