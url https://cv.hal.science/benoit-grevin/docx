--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -81,8419 +81,8419 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (67)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilingualism and Multigraphism in a Judeo-Christian Context. Alphabets and Languages in the &amp;quot;Qur'an of Flavius Mithridates&amp;quot; (Ms. Vat. Ebr. 357, fols. 51r-156r)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katarzyna K. Starczewska. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multilingual Islamic Manuscripts in Eastern and Western Europe. Languages, Scripts, and Messages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-229, 2026, The European Qur'an, 978-3-11-167856-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111679150-202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading Qur'an and Tafsir from a Hebrew Perspective ? Remarks on Flavius Mithridates' Translations and Commentaries in Manuscripts Urb. Lat. 1384 and Vat. Ebr. 357</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Starczewska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ulisse Cecini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christians and Tafsir. Interreligious Readings of Muslim Exegetical Sources From the Middle Ages to Early-Modern Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gryuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 71-101, 2025, 978-3-11-144203-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translating Arabic Texts in an Italian Context (1350-1550) : Milieux, Networks, Strategies, and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Alice Belle; Michelle Bolduc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Cultural History of Translation. Volume 3. In the Age of Cross-Cultural Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.73-79, 2025, 978-1-3501-7150-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latin Translations of Muslim Exegesis in the Margins of the ‘Qur’an of Flavius Mihridates’ (Manuscript Vat. Ebr. 357, fol. 51r-156r). Content, Preliminary Analysis and Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ulisse Cecini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christians and Tafsīr. Interreligious Readings of Muslim Exgetical Sources from the Middle Ages to Early Modern Times,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 103-149, 2025, The European Qur'an 10, 9783111444352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sociolinguistic Economy of Translations? Language Choices, Linguistic Barriers, and Translating Strategies in the Mediterranean (1150-1600)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Alice Bele; Michelle Bolduc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Cultural History of Translation. Volume 3. In the Age of Cross-Cultural Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.41-51, 2025, 978-1-3501-7150-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval and Early Modern Translations of the Qur'an</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Alice Belle; Michelle Bolduc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Cultural History of Translation. Volume 3. In the Age of Cross-Cultural Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.147-153, 2025, 978-1-3501-7150-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu' a-t-il de féminin dans les lettres de Gherardesca de Battifolle à Marguerite de Brabant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabetta Bartoli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Women in Letters. Letters by Women, to Women, and about Women in Medieval Literatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, p. 121-139, 2025, Utrecht Studies in Medieval Literacy, 66, 978-2-503-61681-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçon d'histoire à l'italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabella Lazzarini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Italie des Etats territoriaux XIIIe-XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions de l'EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-28, 2024, EHESS Translations, 978-2-7132-3375-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les techniques de rédaction de l'Historia destructionis Troiae et l'école campanienne d'ars dictaminis (1220-1290)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Croisy-Naquet; Aude Mairey; Anne Rochebouet; Florence Taniou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guido delle Colonne et la fortune de Troie dans l’Europe médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, p. 43-62, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettre dans son environnement sociolinguistique. Gaule-Italie, VIe-Début VIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Deswarte, Klaus Herbers, Nathanaël Nimmegeers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistola 4. La lettre dans son environnement. IVe-XIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa de Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 17-31, 2024, Epistola, 9788490964408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/126p7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rex est imperator extra regnum ? Stratégies impériales françaises, des Capétiens aux premiers Valois (1212-1380)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Leveleux-Teixeira; Fulvio Delle Donne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli spazi del potere. Strategie e attributi dell'imperialità. Les espaces de la puissance. Stratégies et marqueurs de l'impérialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilicata University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 93-134, 2023, Imperialiter, 9788831309233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ampleur et limite d'une impérialisation. Les modèles rhétoriques impériaux et leurs réemplois royaux en Europe occidentale et centrale (fin XIIIe-début XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fulvio Delle Donne; Benoît Grévin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il re e le sue lingue. Comunicazione e imperialità. Le roi et ses langues. Communication et impérialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Basilicata University Press, p. 69-103, 2023, 9788831309202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi de langues et l'empereur. Y a-t-il eu un modèle &amp;quot;impérial&amp;quot; de gestion linguistique au bas Moyen Âge et à l'époque moderne (110-1700/1792)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fulvio Delle Donne; Benoît Grévin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IL re e le sue lingue. Comunicazione e imperialità. Le roi et ses langues. Communication et impérialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilicata University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-30, 2023, 9788831309202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra Verona, Roma, Praga e Milano : nuove ricerche sul riuso delle lettere di Pier della Vigna in contesto italiano (1310-1395)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabetta Bartoli; Cristiano Amendola; Valeria Giovanna Nitti; Martina Pavoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nuove frontiere del "Dictamen". Studi, edizioni in corso e riflessioni metodologiche sull'epistolografia medievale (sec. XII-XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galluzzo; Firenze, p. 47-67, 2023, 9788892902237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reintegrare il dictamen di Dante nel suo contesto stilistico. Ricette e proposte per un’analisi formale dell’epistolario (I-XII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Chiesa;Federica Favero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il latino di Dante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-83, 2022, 978-88-9290-178-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanson de Roland et Heike-monogatari : la possibilité d'une comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Kuroiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atsushi Egawa; Marc Smith; Megumi Tanabe; Hanno Wisjman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons médiévaux d'Orient et d'Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.303-316, 2022, Histoire ancienne et médiévale, 979-10-351-0841-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues du pouvoir et sociétés traditionnelles. Jalons pour un comparatisme eurasiatique (Moyen Âge-époque moderne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Genet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vecteurs de l’idéel et mutation des sociétés politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIII, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-337, 2021, Le pouvoir symbolique en occident (1300-1640), 979-10-351-0635-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Scrivere la storia all’epoca dell’ars dictaminis : riflessioni sulle scelte stilistiche nell’Italia del Duecento »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fulvio Delle Donne;Paolo Garbini;Marino Zabbia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scrivere storia nel medioevo. Regolamentazione delle forme e delle pratiche nei secoli XII-XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 377, Viella, pp.237-254, 2021, I libri di Viella, 978-88-3313-719-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Latin and Classical Chinese Epistolographic Communication in Comparative Perspective »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverly Bossler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hilde de Weerdt;Franz-Julius Morche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Communication in Chinese and European History, 800-1600,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam University Press, p. 239-285, 2021, (Global Chinese Histories, 250-1650), 9789463720038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studiare il &amp;quot;bilinguismo&amp;quot; toscano (fine Duecento-inizio Quattrocento). Strumenti concettuali, paragoni europei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sara Bischetti;Michele Lodone;Cristiano Lorenzi;Antonio Montefusco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toscana bilingue (1260 ca.-1430 ca.). Per una storia sociale del tradurre medievale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, De Gruyter, pp.27-45, 2021, Toscana Bilingue. Bilingualism in medieval Tuscany, 978-3-11-070203-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110702231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalisme et médiévalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tommaso di Carpegna Falconieri;Lila Yawn;Pierre Savy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Middle Ages without borders. A conversation on medievalism/Medioevo senza frontiere. Una conversazione sul medievalismo/Moyen Âge sans frontières. Une conversation sur le médiévalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 586, Ecole française de Rome; Publications de l’École française de Rome, pp.155-183, 2021, Collection de l'Ecole française de Rome, 978-2-7283-1493-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.18772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le style de l’État. Réflexions sur la naissance et le développement de la phraséologie étatique occidentale (XIIIe-XVIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Genet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vecteurs de l’idéel et mutation des sociétés politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Editions de la Sorbonne, pp.221-249, 2021, Le pouvoir symbolique en Occident (1300-1600), 979-10-351-0635-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Mazel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.787-792, 2021, 978-2-02-146035-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualiser le ‘Grec’ et la ‘nation grecque’ dans l’Italie du XIIIe siècle (1190-1290)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emese Egedi-Kovacs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byzance et l’Occident VI. Vestigia philologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, Eötvös Collegium, pp.143-174, 2021, Antiquitas Byzantium Renascentia, 978-615-5897-46-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boncompagno vengé ou l'infiltration des statuts communaux italiens par la rhétorique (XIIIe-début XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Lett. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les statuts communaux vus de l'extérieur dans les sociétés méditerranéennes de l'Occident (XIIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 225-257, 2020, 979-10-351-0551-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.88335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorwort. Der mittelalterliche Brief zwischen Norm und Praxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin,Florian Hartmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der mittelalterliche Brief zwischen Norm und Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Böhlau Vandenhoeck und Ruprecht Verlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-16, 2020, Der mitetlaterliche Brief zwischen Norm und Praxis, 978-3-412-51962-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential und Desiderata der Forschungen zur mittelaterlichen Briefstillehre. Die Briefsammlungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin;Florian Hartmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der mittelaterliche Brief zwischen Norm und Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Böhlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 37-56, 2020, De mittelalterliche Brief zwischen Norm und Praxis, 978-3-412-51962</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues hybrides ou langues &amp;quot;impures&amp;quot; ? De l'hiberno-latin à l'arabo-latin (VIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Delaurenti;Thomas Le Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la contagion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendémiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 185-191, 2020, 978-2-36358-353-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il une culture rhétorique des officiers angevins ? Italie-Provence-Hongrie (XIIIe-XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Pécout. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les officiers et la chose publique dans les territoires angevins (xiiie-xve siècle) : vers une culture politique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pas de pagination dans la publication électronique, 2020, Les officiers et la chose publique dans les territoires angevins (XIIIe-XVe siècle): vers une culture politique ? Gli ufficiali e la cosa pubblica nei territori angioini (XIII-XV secolo) : verso una cultura politica ?, 9782728314454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.6486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nations au bas Moyen Âge (XIIe-XIVe siècle), entre logique classificatoire et construction rhétorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flocel Sabaté. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nacio a l'edat mitjana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pagès, p. 29-57, 2020, 978-84-1303-243-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ローランの歌と平家物語。比較的の可能性についで [Rôran no uta to Heike-monogatari. Hikakuteki no kanôsei ni tsuide]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuroiwa Taku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Megumi Tanabe, Atsushi Egawa, Marc Smith, Hanno Wisjman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">東西中世のさまざまな地平。フランスと日本の交差するまなざし (Horizons médiévaux d'Orient et d'Occident : regards croisés entre France et Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chisen Shokan, p. 299-312, 2020, 978-4-86285-317-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le epistole dantesche e la prassi duecentesca dell’ars dictaminis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Montefusco;Giuliano Milani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lettere di Dante. Ambienti culturali, contesti storici e circolazione dei saperi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131 - 146, 2020, Serie : Toscana Bilingue. Storia sociale della traduzione medievale/Bilingualism in Medievla Tuscany, 978-3-11-059006-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110590661-007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing Medieval “Latin” and “Arabic” Textual Cultures from a Structural Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel König. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latin and Arabic. Entangled Histories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidelberg University Press; Heidelberg University Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 5-29, 2019, Heidelberg studies on transculturality 6, 9783947732241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17885/heiup.448c6910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Arabic and Latin in Late Medieval and Renaissance Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel König. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latin and Arabic. Entangled Histories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidelberg University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-177, 2019, Heidelberg Studies on Transculturality, 9783947732258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17885/heiup.448.c6913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter l'histoire des rapports entre l'ars dictaminis et l'ars poetriae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Collet; Yasmina Foehr-Janssens; Jean-Claude Mühlethaler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fleur de clergie. Mélanges en l'honneur de Jean-Yves Tilliette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 351-369, 2019, 9782600059602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les styles de la gestion administrative et gouvernementale, une friche de la recherche en histoire médiévale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Fossier; Johann Petitjean; Clémence Revest. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures grises. Les instruments de travail des administrations (XIIe-XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des chartes; Ecole française de Rome, p. 131-159, 2019, 9782357231467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Color rhetoricus. Réflexions sur l'articulation entre culture visuelle et rhétorique médiévale (fin XIe-fin XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Collard; Frédérique Lachaud; Lydwine Scordia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images, pouvoirs et normes. Exégèse visuelle de la fin du Moyen Âge (XIIIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 115-130, 2018, Polen. Pouvoirs lettres normes, 9782406067355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chant de Cortenuova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Dejoux, Diane Chamboduc de Saint-Pulgent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Moyen Âge de François Menant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 469-478, 2018, 9791035105662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.40586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editing and Illuminated Arabic-Latin Masterwork of the Fifteenth Century. Manuscript Vat. Urb. Lat. 1384 as a Philological Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuseppe Mandalà; Immaculada Pérez Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multilingual and multigraphic Documents and Manuscripts of East and West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gorgias Press, p. 359-383, 2018, 978-1-4632-0283-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance en latin entre Byzance et l'Occident au XIIIe siècle. Vieilles questions et nouvelles pistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emese Egedi-Kovacs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byzance et l'Occident IV. Permanence et migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eötvös Jozsef Elte, p. 133-161, 2018, 9786155371929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ars dictaminis en Castille au xiiie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Sirantoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistola 2. La lettre diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa de Velázquez; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-78, 2018, Epistola 2, 9788490962114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.6741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe des langues au temps de Philippe de Mézières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Blanchard; Renate Blumenfeld-Kosinski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe de Mézières et l’Europe. Nouvelle histoire, nouveaux espaces, nouveaux langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.95-112, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects linguistiques de la diplomatie sicilienne au XIIIe siècle (1220-1290)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luca Borghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dejanirah Couto; Stéphane Péquignot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues de la négociation. Approches historiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bretagne, pp.77-96, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin; Aude Mairey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Âge dans le texte. Cinq ans d’histoire textuelle au Laboratoire de Médiévistique Occidentale de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.5-22, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettre d’art avant la lettre d’art ? Penser la correspondance ornée dans l’Italie du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Cammarosano; Bruno Dumézil; Laurent Vissière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art de la lettre et lettre d’art. L’épistolaire politique dans l’Europe médiévale III. Actes du colloque de Rome, 11-13 avril 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome; CERM, pp.129-169, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alternance latin-sicilien dans les actes siciliens du XVe siècle. Propositions d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin; Aude Mairey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Âge dans le texte. Cinq ans d’histoire textuelle au Laboratoire de Médiévistique Occidentale de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.93-108, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ars dictaminis, discipline hégémonique (fin XIIe-début XIVe s.). Mutations et idéologisation d’un art d’écrire médiéval, entre trivium, droit et exégèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Chandelier; Aurélien Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières des savoirs en Italie à l’époque des premières universités (XIIIe-XVe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, pp.305-370, 2016, Collection de l’École française de Rome, 505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un palimpseste sonore. Les rimes cachées de Venance Fortunat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Giraud; Dominique Poirel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rigueur et la passion. Mélanges en l’honneur de Pascale Bourgain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.31-44, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dictamen dans tous ses états. Perspectives de recherches sur la théorie et la pratique de l’ars dictaminis (XIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin; Anne-Marie Turcan-Verkerk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictamen dans tous ses états. Perspectives de recherche sur la théorie et la pratique de l’ars dictaminis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.9-25, 2015, Bibliothèque d’Histoire culturelle du Moyen Âge, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie et pratique du dictamen dans la péninsule ibérique (XIIIe-XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin; Anne-Marie Turcan-Verkerk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictamen dans tous ses états. Perspectives de recherche sur la théorie et la pratique de l’ars dictaminis (XIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.309-346, 2015, Bibliothèque d’Histoire Culturelle du Moyen Âge, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métaphore et vérité : la transumptio, clé de voûte de la rhétorique au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Genet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vérité. Vérité et crédibilité : construire la vérité dans le système de communication de l’Occident (XIIIe-XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.149-182, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From letters to dictamina and back : Recycling Texts and Textual Collections in Late Medieval Europe (Thirteenth-Fourteenth Centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Høgel; Elisabetta Bartoli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Letters. Between Fiction and Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.407-420, 2015, Utrecht Series in Medieval Literacy, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le calcul de l’implicite. Réflexions sur l’analyse des autorités textuelles employées dans la rhétorique politique médiévale (XIIIe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Genet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimité implicite. Actes des conférences organisées à Rome en 2010 et en 2011 par SAS en collaboration avec l’École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume I, Publications de la Sorbonne; École française de Rome, pp.279-298, 2015, Le Pouvoir symbolique en Occident (1300-1640), 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’ornementation à l’automatisme. Cursus rythmique et écriture semi-formulaire (XIIe-XIVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Formarier; Jean-Claude Schmitt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rythmes et croyances au Moyen Âge. Actes de la journée d’étude organisée par le Groupe d’anthropologie historique de l’Occident médiéval (Centre de recherches historiques, EHESS/CNRS) le 23 juin 2012, Paris, Institut national d’histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.81-102, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonner la société, redresser le langage ? Normes juridiques, normes rhétoriques et pensée du dictamen en Italie à l’époque de Frédéric II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maaike van der Lugt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature comme source de la morale au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galluzzo, pp.233-267, 2014, Micrologus’ Library, 58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stéréotypes nationaux. Usages rhétoriques et systèmes de pensée dans l’Europe du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nation et nations au Moyen Âge, XLIVe Congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.137-148, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étymologie en action ? Questions sur la pratique des annominationes de noms propres dans la rhétorique politique du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Bériou; Jean-Patrice Boudet; Irène Rosier-Catach. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir des mots au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.107-126, 2014, Bibliothèque d’histoire culturelle du Moyen Âge, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Benutzung der päpstlichen Briefsammlungen des 13. Jahrhunderts im Spätmittelalter. Das Beispiel der französischen Königskanzlei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tanja Broser; Andreas Fischer; Matthias Thumser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kuriale Briefkultur. Gestaltung – Überlieferung – Rezeption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Böhlau, pp.313-334, 2014, Forschungen zur Kaiser- und Papstgeschichte des Mittelalters. Beihefte zu J. F. Böhmer, Regesta Imperii, 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La retorica del diritto. A proposito dei rapporti tra linguaggio giuridico e dictamen nell’Italia del Duecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Cammarosano; Stéphane Gioanni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La corrispondenza epistolare in Italia 2. Forme, stili e funzioni della scrittura epistolare nelle cancellerie italiane (secoli V-XV). Atti del convegno di studio, Rome, 20-21 giugno 2011. Les correspondances en Italie 2. Formes, styles et fonctions de l’écriture épistolaire dans les chancelleries italiennes (Ve-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERM, pp.253-282, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costellazioni di epistolari e reti di dictatores : la diffusione dello stilus altus ‘siciliano’ nell’Europa della fine del Duecento (1266-1290)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fulvio Delle Donne; Francesco Santi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dall’Ars dictaminis al preumanesimo ? Per un profilo letterario del secolo XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni del Galluzzo, pp.301-316, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents diplomatiques, diffusion des savoirs rhétoriques et problèmes d’interprétation des versions latines de correspondances réelles ou fictives avec les souverains d’Orient (XIIIe-début XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Aigle; Stéphane Péquignot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La correspondance entre souverains princes et cités-États. Approches croisées entre l’Orient musulman, l’Occident et Byzance (XIIIe-début XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.51-75, 2013, Miroir de l’Orient musulman, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic cultures and textual production in Palermo, from the end of the 11th to the end of the 15th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annliese Nef. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A companion to Medieval Palermo. The History of a Mediterranean City from 600 to 1500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.413-436, 2013, Brill’s Companions to European History, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des communautés juives siciliennes dans la transmission des savoirs arabes en Italie, XIIIe-XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albrecht Fuess; Bernard Heyberger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La frontière méditerranéenne du XVe au XVIIe siècle. Échanges, circulations et affrontements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.283-299, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing techniques in thirteenth- and fourteenth-century England : the role of the Sicilian and papal letter collections as practical models for the shaping of royal propagand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mark Ormrod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourteenth Century England VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Boydell &amp; Brewer, pp.1-29, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les notaires médiévaux croyaient-ils à leurs préambules ? Note sur la circulation des motifs idéologiques entre la curie pontificale, la cour de Sicile et l’Europe du nord (France/Angleterre, Mitteleuropa) au XIIIe-XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Lemonde; Ilaria Taddei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation des idées et des pratiques politiques. France et Italie (XIIIe-XVIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, pp.251-270, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavius Mithridate au travail sur le Coran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauro Perani; Giacomo Corrazzol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flavio Mitridate mediatore tra le culture mediterranee. Atti del convegno internazionale, Caltabellotta (prov. Agrigento), 30 giugno-1 luglio 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Officina di Studi medievali, pp.200-230, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique de l’ars dictaminis entre clercs et laïcs dans l’Italie des XIIIe et XIVe siècles : quelques jalons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Caby; Rosa Maria Dessì. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanistes, clercs et laïques dans l’Italie du XIIIe au début du XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, pp.23-39, 2012, Collection d’études médiévales de Nice, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’usage du « pseudo-grec » et du « pseudo-hébreu » au XIIIe siècle. L’Exoticon attribué à Alexande de Halès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 88, pp.141-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14duv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progetti, prestiti, palinsesti: stratigrafia di una traduzione quattrocentesca del Corano (ms. Vat. Ebr. 357, fol. 51r-156r)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TranScript. Traduzione e scrittura nel Medioevo europeo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 4, pp.95-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30687/TranScript/2785-5708/2025/01/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grecs dans la Chronique de Saba Malaspina sur les règnes de Manfred et de Charles Ier d’Anjou (1254/58-1285). Stratégies rhétoriques et problèmes d’interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luca Borghese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (3-4), pp.263-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1556/068.2024.00151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première version de l'ars dictandi de Thomas de Capoue (c. 1209). Etude préliminaire du texte du manuscrit Aberyswyth, National Library of Wales, Peniarth 390 C, f. 8r-11v</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tranchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 81, pp.229-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natio and lingua : Revisiting a Semantic Couplet (Twelfth to Fifteenth Centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Medieval Globe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (1-2), pp.29-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17302/mgl.2025.a975886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Andrea Ghidoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ghidoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reti Medievali - Rivista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26, pp.443-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6093/1593-2214/11672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhétorique et espace. De la mémoire à la construction de la lettre, d'après Boncompagno da Signa (c. 1170 après 1240)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (46), p. 179-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Sara Bischetti, La tradizione manoscritta dell’« ars dictaminis » nell’Italia medievale. « Mise en page » et « mise en texte », Berlin-Boston, De Gruyter, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 130, p. 250-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Dictator. Nouvelles recherches sur les lettres et sur leurs rapports avec les cultures des XIIIe et XIVe siècles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p. 115-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser la prise de Constantinople (1204). Les lettres fictives de Boncompagno da Signa et leur intertextualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta antiqua Academiae scientiarum Hungaricae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62, p. 113-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Faba: Gemma purpurea. Edizione critica a cura di Michele Vescovo, Firenze: SISMEL. Edizioni del Galluzzo 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sehepunkte </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Schnell, Epistolae duorum amantium : Parodien - auf ein berühmtes Liebespaar ? Leyde, Brill (Mittellateinische Studien und Texte, 55), 2022, 628 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 263-264, pp.345-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Forgotten Empire of Ars dictaminis (Eleventh-Fifteenth Centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eranos. Acta philogica suecana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Latinity after Antiquity, 112, pp.51-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33063/er.v112i.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la rhétorique des « nations » à la théorie des « races ». L’influence des théories scientifiques sur la pensée des stéréotypes « nationaux » (XIIIe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/acrh.26488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le notaire, animal politique et parlant. Jalons pour une histoire des représentations de la fonction notariale (XIIIe-XIVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Readings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.72 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3740694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ARS DICTAMINIS ET LA POESIE: QUESTIONS THEORIQUES ET PRATIQUES (XI e -XIV e s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brathair. Revista de Estudos Celtas e Germânicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Rhetoric Turn and Medieval History, 20 (1), p. 26-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Medieval Translations of the Qur'an (1450-1525) : Discontinuity or Cumulativeness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval Encounters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Translating Sacred Texts in Medieval and Early Modern Iberia, 26 (Issue 4-5), p. 477-506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/15700674-12340083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les miroirs déformants des cultures linguistiques médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.99-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/elh.1920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una proposta di rilettura dantesca: confortare i voti giusti (lettera IX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spolia. Annual Journal of Medieval Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, p. 152-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summae dictaminis als Zerrspiegel einer Schreibkunst? Auswahlprozesse und die süditalienische Ars dictaminis des dreizehnten Jahrhunderts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mittellateinisches Jahrbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53, p.205-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04245717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traductions médiévales du Coran : une question de cumulativité (XIIe-début XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.471-489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfin la fin du Moyen Âge ? …</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questes.4291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme, objet d’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.333-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire municipale et culture notariale. Le cartulaire doré de Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Varitille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provence Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02523488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traductions médiévales du Coran : une question de cumulativité ? (XIIe-début XVIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 90, pp.471-489</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 90, pp.471-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsr.3420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Damas à Urbino. Les savoirs linguistiques arabes dans l’Italie renaissante (1370-1520)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypothèses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19, pp.333-350</w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.607-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues d’Islam et sociétés médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provence Historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.563-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polémique de la ‘mémorique’. À propos de Canossa. Entlarvung einer Legende. Eine Streitschrift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia. Forschungen zur westeuropäischen Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42, pp.275-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières du dictamen. Structuration et dynamiques d’un espace textuel médiéval (XIIe-XVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces. A Journal of Medieval European Literatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation, interprétation et exploitation des comédies élégiaques dans le royaume de Sicile. De Pierre de la Vigne à Boccace (XIIIe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glinska Klementyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.607-635</w:t>
+              <w:t xml:space="preserve">Arnos. Archivio normanno-svevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.45-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et ‘latiniser’ la littérature de langue d’oïl dans le royaume de Sicile au XIIIe siècle (1240-1285)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brathair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14/1, pp.118-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Glinska Klementyna</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage de Vincent de Beauvais en histoire médiévale (avec Monique Paulmier-Foucard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grévin</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Paulmier-Foucart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Menestrel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, "De l’usage de … en histoire médiévale"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03007480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage du cursus rythmique en histoire médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Paulmier-Foucart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Menestrel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, "De l’usage de … en histoire médiévale"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03007477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des Bains de Pouzzoles de Pierre d’Eboli (circa 1212 ?). Une note de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 125 (2), pp.621-633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mefrm.1552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ars dictaminis entre enseignement et pratique (XIIe-XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133/2, pp.175-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manifeste aux Romains et la culture rhétorique à la cour de Manfred. Une note historiographico-philologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 124 (2), pp.587-600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mefrm.719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’usage de Saint-Simon (Mémoires du duc de) en histoire médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Menestrel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, "De l’usage de … en histoire médiévale"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03007473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;caractères&amp;quot; magiques au Moyen Âge (XIIe-XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Véronèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 162 (2), pp.305-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bec.2004.463454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01745479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exégèse judéo-chrétienne, magie et linguistique: notes inédites attribuées à Roger Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Morard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives d'histoire doctrinale et littéraire du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 68, pp.95-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03305063v1</w:t>
-              </w:r>
-[...5393 lines deleted...]
-                <w:t xml:space="preserve">halshs-02989873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8505,412 +8505,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une transcription commentée de la première version de l'Ars dictandi de Thomas de Capoue (c. 1209-1210)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réutilisations de collections de dictamina 3. Les Lettres de Pierre de la Vigne, terrain fécond de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les réutilisations des collections de dictamina. 1 : un bilan d'étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les liens entre l'enseignement de la réhtorique (pseudo-)cicéronienne et l'ars dictaminis. Quelques sondages dans le commentaire à la &amp;quot;Rhetorica ad Herennium&amp;quot; de Bartolino de Benincasa de Canulo (version post 1328)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cursus rythmique dans les prophéties latines des XIIIe et XIVe siècles : un phénomène diffus encore à interpréter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réutilisations des collections de dictamina. 5 : Pierre de la Vigne et Giordano da Terracina en Suède : entre chancellerie et hagiographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506940v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-05423161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prophétie et ars dictaminis. Questions autour du style du &amp;quot;Liber de Flore</w:t>
               </w:r>
@@ -9568,900 +9568,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I &amp;quot;dictamina&amp;quot; del codice Fitalia. Tra retorica, letteratura e storia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Delle Donne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sismel edizioni del Galluzzo, 62, 2022, Edizione nazionale dei testi mediolatini d'Italia, 978-88-9290-151-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dante, correspondance. I. L'amour et l'exil. Introduction générale. Lettres I-IV/Epistolae I-IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les belles lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Pierre Laurens, 978-2-251-45245-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">I &amp;quot;dictamina&amp;quot; del codice Fitalia. Tra retorica, letteratura e storia</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première loi du royaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 615 p., 2021, Histoire du droit, 978-2-406-09900-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l'est, Magyar ! Histoire du touranisme hongrois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ehess éditions, 7, 2021, ehess translations, 978-2-7132-2896-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der mittelalterliche Brief zwischen Norm und Praxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin;Florian Hartmann. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Böhlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 92, 2020, Beihefte zum Archiv für Kulturgeschichte, Klaus Herbers, 978-3-412-51962-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ars dictaminis. Handbuch der mittelalterlicher Briefstillehre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fulvio Delle Donne</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Hiersemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 720 p., 2019, 9783777219066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge dans le texte. Cinq ans d’histoire textuelle au Laboratoire de Médiévistique occidentale de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sismel edizioni del Galluzzo, 62, 2022, Edizione nazionale dei testi mediolatini d'Italia, 978-88-9290-151-3</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin et Aude Mairey. Publications de la Sorbonne, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">ehess éditions, 7, 2021, ehess translations, 978-2-7132-2896-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dictamen dans tous ses états. Perspectives de recherche sur la théorie et la pratique de l’ars dictaminis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Turcan-Verkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2015, Bibliothèque d’Histoire culturelle du Moyen Âge, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 1, 615 p., 2021, Histoire du droit, 978-2-406-09900-0</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regalis excellentia. Les préambules des actes des rois de France au XIVe siècle (1300-1380)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École des chartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 98, 2014, Mémoires et documents de l'École des chartes, 978 -2- 3572-3055-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 92, 2020, Beihefte zum Archiv für Kulturgeschichte, Klaus Herbers, 978-3-412-51962-9</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parchemin des cieux. Essai sur le Moyen Âge du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, 2012, L’univers historique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Benoit Thomas Grevin</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Bains de Pouzzoles, introduction, fac-similé et traduction du texte latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 720 p., 2019, 9783777219066</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre d'Eboli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, 2012, Collection Sources</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grévin</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Antiquité tardive dans les collections médiévales, S. Gioanni et B. Grévin (dir.), Rome (Collection de l'Ecole française de Rome, 405), 374 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...370 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10855,77 +10855,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrits, langages et cultures du commerce, journée d’histoire textuelle du LAMOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers électroniques d'histoire textuelle du LAMOP (CEHTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10963,64 +10963,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11084,64 +11084,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2015, Le genre textuel, le genre social: Normes, discours et pratiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11179,77 +11179,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a History of Space in the Middle Ages: Using Texts and Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11287,64 +11287,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Poem and the Historian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11538,51 +11538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506810v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thomas Grevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14duv" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/TranScript/2785-5708/2025/01/004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Borghese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/068.2024.00151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tranchant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17302/mgl.2025.a975886" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ghidoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/1593-2214/11672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242009v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/er.v112i.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.26488" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700674-12340083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3740694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1920" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Varitille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.3420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4RJ2LCW1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glinska Klementyna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Paulmier-Foucart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1552" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989696v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.719" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2004.463454" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305063v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111679150/html?srsltid=AfmBOoou6ZrTSKxpMT0AbYibynN5abuPWkocS-f09NevVw97D1f1GIG6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111679150-202" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111444352/html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Starczewska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://degruyterbrill.com/document/doi/10.1515/9783111444352-005/html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/litalie-des-etats-territoriaux/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710302v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/52322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126p7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.unibas.it/bup/Libri/Imperialiter_Spazi_del_potere.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.unibas.it/bup/Libri/Imperialiter_Lingue.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/publications/1904-il-latino-di-dante" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100499940" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/107981?format=embed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.18772" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Bossler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110702231" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451933v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://http:/www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/geschichte-des-mittelalters/55673/der-mittelalterliche-brief-zwischen-norm-und-praxis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/geschichte-des-mittelalters/55673/der-mittelalterliche-brief-zwischen-norm-und-praxis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://http:/books.openedition.org/efr/6486" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.6486" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:///www.editions-vendemiaire.com/catalogue/beatrice-delaurenti/de-la-contagion-beatrice-delaurenti-thomas-le-roux-dir/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuroiwa Taku" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/book/9783110590661/10.1515/9783110590661-007.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110590661-007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/88435" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.88335" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droz.org/europe/product/9782600059602" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heiup.uni-heidelberg.de/catalog/book/448/chapter/6913" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.448.c6913" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://heiup.uni-heidelberg.de/catalog/book/448/chapter/6910" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.448c6910" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/40586?lang=fr#text" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.40586" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235081v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/images-pouvoirs-et-normes-exegese-visuelle-de-la-fin-du-moyen-age-xiii-xve-siecle-color-rhetoricus-html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242524v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cvz/6741" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.6741" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989955v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989951v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989822v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989937v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989942v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989924v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989911v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989890v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989884v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989674v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989878v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512298v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758228v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dabadie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991767v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991755v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231998v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883524v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602660-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232404v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251454092/correspondance-tome-ii" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Delle Donne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.unibas.it/bup/omp/index_php/bup/catalog/book/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=les+belles+lettres+correspondance+de+Dante+alighieri&amp;amp;rlz=1C1GCEA_enFR886FR886&amp;amp;oq=les+belles+lettres+correspondance+de+Dante+alighieri&amp;amp;aqs=chrome.69i57j33i160.5436j0j15&amp;amp;sourceid=chrome&amp;amp;ie=UTF-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865324v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Colletta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437787v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232400v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-premiere-loi-du-royaume-l-acte-de-fixation-de-la-majorite-des-rois-de-france-&amp;amp;374.html" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989698v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/thmen-entdecken/geschichte/geschichte-des-mittelalters/55673/der-mittelalterliche-brief-zwischen-norm-und-praxis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243913v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiersemann.de/ars-dictaminis-9783777219066" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409005v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Turcan-Verkerk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305722v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/publication/regalis-excellentia-preambules-actes-rois-france-au-xive-siecle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989772v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989777v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre d'Eboli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756001v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999935v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/it/edizioni4/libri/978-88-6969-449-3/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-448-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03052207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bernand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974297v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fletcher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974313v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004659v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502611v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thomas Grevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111679150/html?srsltid=AfmBOoou6ZrTSKxpMT0AbYibynN5abuPWkocS-f09NevVw97D1f1GIG6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111679150-202" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506854v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Starczewska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://degruyterbrill.com/document/doi/10.1515/9783111444352-005/html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111444352/html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/litalie-des-etats-territoriaux/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/52322" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126p7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.unibas.it/bup/Libri/Imperialiter_Spazi_del_potere.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.unibas.it/bup/Libri/Imperialiter_Lingue.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/publications/1904-il-latino-di-dante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100499940" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/107981?format=embed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Bossler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110702231" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.18772" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451933v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/88435" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.88335" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://http:/www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/geschichte-des-mittelalters/55673/der-mittelalterliche-brief-zwischen-norm-und-praxis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/geschichte-des-mittelalters/55673/der-mittelalterliche-brief-zwischen-norm-und-praxis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:///www.editions-vendemiaire.com/catalogue/beatrice-delaurenti/de-la-contagion-beatrice-delaurenti-thomas-le-roux-dir/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://http:/books.openedition.org/efr/6486" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.6486" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuroiwa Taku" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/book/9783110590661/10.1515/9783110590661-007.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110590661-007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://heiup.uni-heidelberg.de/catalog/book/448/chapter/6910" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.448c6910" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heiup.uni-heidelberg.de/catalog/book/448/chapter/6913" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.448.c6913" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droz.org/europe/product/9782600059602" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/images-pouvoirs-et-normes-exegese-visuelle-de-la-fin-du-moyen-age-xiii-xve-siecle-color-rhetoricus-html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/40586?lang=fr#text" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.40586" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254125v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cvz/6741" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.6741" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Borghese" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989833v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989809v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989884v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989787v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14duv" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475788v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/TranScript/2785-5708/2025/01/004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/068.2024.00151" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tranchant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17302/mgl.2025.a975886" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ghidoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/1593-2214/11672" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242009v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425571v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/er.v112i.8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.26488" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3740694" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700674-12340083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1920" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257530v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989758v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4291" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Varitille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.3420" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4RJ2LCW1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989750v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989710v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glinska Klementyna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989721v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Paulmier-Foucart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007477v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1552" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989690v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989696v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.719" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007473v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2004.463454" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506914v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506940v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758228v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dabadie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991767v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991755v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231998v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883524v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602660-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232404v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251454092/correspondance-tome-ii" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Delle Donne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.unibas.it/bup/omp/index_php/bup/catalog/book/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Colletta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861231v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=les+belles+lettres+correspondance+de+Dante+alighieri&amp;amp;rlz=1C1GCEA_enFR886FR886&amp;amp;oq=les+belles+lettres+correspondance+de+Dante+alighieri&amp;amp;aqs=chrome.69i57j33i160.5436j0j15&amp;amp;sourceid=chrome&amp;amp;ie=UTF-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232400v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-premiere-loi-du-royaume-l-acte-de-fixation-de-la-majorite-des-rois-de-france-&amp;amp;374.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989698v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/thmen-entdecken/geschichte/geschichte-des-mittelalters/55673/der-mittelalterliche-brief-zwischen-norm-und-praxis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243913v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiersemann.de/ars-dictaminis-9783777219066" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409005v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Turcan-Verkerk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305722v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/publication/regalis-excellentia-preambules-actes-rois-france-au-xive-siecle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989772v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989777v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre d'Eboli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756001v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999935v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/it/edizioni4/libri/978-88-6969-449-3/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-448-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03052207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bernand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974297v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fletcher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974313v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004659v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>