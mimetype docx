--- v0 (2026-03-31)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Grosselin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur en chimie analytique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on wildfire impacts on greenhouse gas emissions and regional air quality in South of Orléans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135, pp.521-533. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2022.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, optimization and validation of automated volatile organic compound data analysis using an on-line thermal desorption gas chromatograph with dual detection and application to measurements in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mascles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Amiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1735, pp.465327. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal variation and potential sources of indoor formaldehyde at elementary school, high school and university in the Centre Val de Loire region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeny Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 811, pp.152271. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient BTEX Concentrations during the COVID-19 Lockdown in a Peri-Urban Environment (Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gibilisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13010010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive uptake of NO2 on volcanic particles: A possible source of HONO in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.155-164. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine organic matter in the remote environment of the Cape Verde islands – an introduction and overview to the MarParCloud campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanneh Wadinga Fomba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Triesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wurl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (11), pp.6921 - 6951. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-6921-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the dew water on the ground surface in HONO distribution: a case measurement in Melpitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (21), pp.13069-13089. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-13069-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (3), pp.031028. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4040712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and product studies of Cl atoms reactions with a series of branched Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.2 7 1 - 2 8 2. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01798580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the reaction of ozone with isoprene, methacrolein and methyl vinyl ketone using the HELIOS chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.289-311. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7fd00014f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of 1-Methoxy 2-Propyl Acetate: UV Absorption Cross Sections, Rate Coefficients, and Products of Its Reactions with OH Radicals and Cl Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia G. Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (45), pp.9049-9062. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01488352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Distribution and Optical Properties of Ambient Aerosols during Autumn in Orleans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.744-755. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4209/aaqr.2013.07.0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00955423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of organic and inorganic composition in the Rambouillet Forest during ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of trace gases above & below a forest canopy during ACROSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hunga Tonga-Hunga Ha'apai's volcanic plume properties as observed during the Brazil Volcano (BraVo) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demilson Quintao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Landulfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Biazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04652821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on selected measurements in the canopy of a Rambouillet forest site during the ACROSS field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the Atlas Field Campaign in Morocco (North-West Africa) in September-October 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfire Emissions and Air Quality: A Case Study on Forest Fires in Southern Orléans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical measurements at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lille &amp; Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2018-75136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and Product studies of OH radical Reactions with a series of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guérir, Morocco. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of on-line auto-GC for the analysis of trace level biogenic VOCs for a field measurement campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des ions atmosphéerique au Super Site Voltaire-Helios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Elbaramoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gurevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ouchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and products studies of isoprene, methacrolein and methyl vinyl ketone under atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saïdia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Grosselin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur en chimie analytique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on wildfire impacts on greenhouse gas emissions and regional air quality in South of Orléans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135, pp.521-533. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2022.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, optimization and validation of automated volatile organic compound data analysis using an on-line thermal desorption gas chromatograph with dual detection and application to measurements in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mascles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Amiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1735, pp.465327. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal variation and potential sources of indoor formaldehyde at elementary school, high school and university in the Centre Val de Loire region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeny Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 811, pp.152271. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient BTEX Concentrations during the COVID-19 Lockdown in a Peri-Urban Environment (Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gibilisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13010010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine organic matter in the remote environment of the Cape Verde islands – an introduction and overview to the MarParCloud campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanneh Wadinga Fomba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Triesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wurl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (11), pp.6921 - 6951. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-6921-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive uptake of NO2 on volcanic particles: A possible source of HONO in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.155-164. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the dew water on the ground surface in HONO distribution: a case measurement in Melpitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (21), pp.13069-13089. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-13069-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (3), pp.031028. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4040712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and product studies of Cl atoms reactions with a series of branched Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.2 7 1 - 2 8 2. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01798580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the reaction of ozone with isoprene, methacrolein and methyl vinyl ketone using the HELIOS chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.289-311. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7fd00014f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of 1-Methoxy 2-Propyl Acetate: UV Absorption Cross Sections, Rate Coefficients, and Products of Its Reactions with OH Radicals and Cl Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia G. Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (45), pp.9049-9062. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01488352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Distribution and Optical Properties of Ambient Aerosols during Autumn in Orleans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.744-755. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4209/aaqr.2013.07.0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00955423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of organic and inorganic composition in the Rambouillet Forest during ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of trace gases above & below a forest canopy during ACROSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hunga Tonga-Hunga Ha'apai's volcanic plume properties as observed during the Brazil Volcano (BraVo) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demilson Quintao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Landulfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Biazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04652821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on selected measurements in the canopy of a Rambouillet forest site during the ACROSS field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the Atlas Field Campaign in Morocco (North-West Africa) in September-October 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfire Emissions and Air Quality: A Case Study on Forest Fires in Southern Orléans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical measurements at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lille &amp; Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2018-75136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and Product studies of OH radical Reactions with a series of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guérir, Morocco. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of on-line auto-GC for the analysis of trace level biogenic VOCs for a field measurement campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des ions atmosphéerique au Super Site Voltaire-Helios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Elbaramoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gurevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ouchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and products studies of isoprene, methacrolein and methyl vinyl ketone under atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saïdia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2022.08.032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mascles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amiet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Tobon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Agostini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gibilisco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909300v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela van Pinxteren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanneh Wadinga Fomba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Triesch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wurl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6921-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Stieger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Spindler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13069-2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040712" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.03.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Mellouki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00014f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G. Zogka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08757" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2013.07.0252" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3503" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demilson Quintao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Landulfo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Biazon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3467" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1674" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Elbaramoussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gurevich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ouchen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2022.08.032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mascles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amiet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Tobon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Agostini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gibilisco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela van Pinxteren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanneh Wadinga Fomba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Triesch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wurl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6921-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Stieger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Spindler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13069-2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040712" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.03.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Mellouki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00014f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G. Zogka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08757" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2013.07.0252" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3503" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demilson Quintao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Landulfo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Biazon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3467" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1674" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Elbaramoussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gurevich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ouchen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>