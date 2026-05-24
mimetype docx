--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Grosselin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur en chimie analytique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on wildfire impacts on greenhouse gas emissions and regional air quality in South of Orléans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135, pp.521-533. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2022.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, optimization and validation of automated volatile organic compound data analysis using an on-line thermal desorption gas chromatograph with dual detection and application to measurements in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mascles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Amiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1735, pp.465327. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal variation and potential sources of indoor formaldehyde at elementary school, high school and university in the Centre Val de Loire region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeny Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 811, pp.152271. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient BTEX Concentrations during the COVID-19 Lockdown in a Peri-Urban Environment (Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gibilisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13010010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine organic matter in the remote environment of the Cape Verde islands – an introduction and overview to the MarParCloud campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanneh Wadinga Fomba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Triesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wurl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (11), pp.6921 - 6951. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-6921-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive uptake of NO2 on volcanic particles: A possible source of HONO in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.155-164. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the dew water on the ground surface in HONO distribution: a case measurement in Melpitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (21), pp.13069-13089. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-13069-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (3), pp.031028. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4040712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and product studies of Cl atoms reactions with a series of branched Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.2 7 1 - 2 8 2. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01798580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the reaction of ozone with isoprene, methacrolein and methyl vinyl ketone using the HELIOS chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.289-311. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7fd00014f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of 1-Methoxy 2-Propyl Acetate: UV Absorption Cross Sections, Rate Coefficients, and Products of Its Reactions with OH Radicals and Cl Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia G. Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (45), pp.9049-9062. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01488352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Distribution and Optical Properties of Ambient Aerosols during Autumn in Orleans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.744-755. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4209/aaqr.2013.07.0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00955423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of organic and inorganic composition in the Rambouillet Forest during ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of trace gases above & below a forest canopy during ACROSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hunga Tonga-Hunga Ha'apai's volcanic plume properties as observed during the Brazil Volcano (BraVo) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demilson Quintao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Landulfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Biazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04652821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on selected measurements in the canopy of a Rambouillet forest site during the ACROSS field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the Atlas Field Campaign in Morocco (North-West Africa) in September-October 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfire Emissions and Air Quality: A Case Study on Forest Fires in Southern Orléans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical measurements at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lille &amp; Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2018-75136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and Product studies of OH radical Reactions with a series of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guérir, Morocco. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of on-line auto-GC for the analysis of trace level biogenic VOCs for a field measurement campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des ions atmosphéerique au Super Site Voltaire-Helios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Elbaramoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gurevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ouchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and products studies of isoprene, methacrolein and methyl vinyl ketone under atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saïdia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Grosselin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur en chimie analytique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on wildfire impacts on greenhouse gas emissions and regional air quality in South of Orléans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135, pp.521-533. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2022.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, optimization and validation of automated volatile organic compound data analysis using an on-line thermal desorption gas chromatograph with dual detection and application to measurements in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mascles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Amiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1735, pp.465327. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal variation and potential sources of indoor formaldehyde at elementary school, high school and university in the Centre Val de Loire region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeny Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 811, pp.152271. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient BTEX Concentrations during the COVID-19 Lockdown in a Peri-Urban Environment (Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gibilisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13010010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive uptake of NO2 on volcanic particles: A possible source of HONO in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.155-164. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine organic matter in the remote environment of the Cape Verde islands – an introduction and overview to the MarParCloud campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanneh Wadinga Fomba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Triesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wurl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (11), pp.6921 - 6951. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-6921-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the dew water on the ground surface in HONO distribution: a case measurement in Melpitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (21), pp.13069-13089. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-13069-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (3), pp.031028. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4040712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and product studies of Cl atoms reactions with a series of branched Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.2 7 1 - 2 8 2. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01798580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the reaction of ozone with isoprene, methacrolein and methyl vinyl ketone using the HELIOS chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.289-311. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7fd00014f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of 1-Methoxy 2-Propyl Acetate: UV Absorption Cross Sections, Rate Coefficients, and Products of Its Reactions with OH Radicals and Cl Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia G. Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (45), pp.9049-9062. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01488352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Distribution and Optical Properties of Ambient Aerosols during Autumn in Orleans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.744-755. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4209/aaqr.2013.07.0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00955423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of trace gases above & below a forest canopy during ACROSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of organic and inorganic composition in the Rambouillet Forest during ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hunga Tonga-Hunga Ha'apai's volcanic plume properties as observed during the Brazil Volcano (BraVo) experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demilson Quintao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Landulfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Biazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04652821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on selected measurements in the canopy of a Rambouillet forest site during the ACROSS field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the Atlas Field Campaign in Morocco (North-West Africa) in September-October 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfire Emissions and Air Quality: A Case Study on Forest Fires in Southern Orléans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04089918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical measurements at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lille &amp; Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2018-75136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and Product studies of OH radical Reactions with a series of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guérir, Morocco. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of on-line auto-GC for the analysis of trace level biogenic VOCs for a field measurement campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des ions atmosphéerique au Super Site Voltaire-Helios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Elbaramoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gurevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ouchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and products studies of isoprene, methacrolein and methyl vinyl ketone under atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saïdia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2022.08.032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mascles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amiet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Tobon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Agostini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gibilisco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela van Pinxteren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanneh Wadinga Fomba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Triesch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wurl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6921-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Stieger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Spindler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13069-2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040712" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.03.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Mellouki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00014f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G. Zogka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08757" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2013.07.0252" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3503" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demilson Quintao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Landulfo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Biazon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3467" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1674" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Elbaramoussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gurevich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ouchen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2022.08.032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mascles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amiet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Hu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Tobon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Agostini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gibilisco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13010010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909300v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela van Pinxteren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanneh Wadinga Fomba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Triesch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wurl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-6921-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Stieger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Spindler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13069-2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040712" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.03.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Mellouki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00014f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G. Zogka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08757" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2013.07.0252" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3503" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demilson Quintao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Landulfo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Biazon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3467" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1674" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bazin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Elbaramoussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gurevich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ouchen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>